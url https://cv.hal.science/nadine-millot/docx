--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Millot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Until 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The originality of the approach I have undertaken to synthesize and study nanomaterials was to jointly control the morphology, the size distribution, the nature of the interfaces and the stoichiometry of the products. Indeed, many controversies in literature come from the non-control of one of these parameters (evolution of the lattice parameters, phase transition temperatures…). Some of these controversies have thus been excluded thanks to the approach I have developed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">After 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (after my habilitation): I refocused my work to initiate, in my laboratory, a new thematic about bioapplications of nanopowders.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founder of the Research Team</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio-)hybrid nanoparticles & nanostructures BH2N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The key nanomaterials studied are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SPIONs (SuperParamagnetic Iron Oxide Nanoparticles) for multimodal imaging (MRI/PET and MRI/optical imaging). Two strengths are put to use (i) the originality of their simultaneous synthesis and colloidal stabilization in one step through a hydrothermal synthesis device working continuously (synthesis time &amp;lt;10 s, conditions T, P up to the supercritical water field) and (ii) the association of these nanoparticles with innovative chelating agents (NODAGA, MANOTA etc.) or innovative fluorophores (phtalocyanine in particular).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titanate nanotubes (TiONts) that few teams in the world are able to synthesize. For the first time, these nanoparticles are developed for applications related to their ability to be internalized in various cell types. They have proven themselves for DNA transfection and radiosensitizing of tumors (glioblastoma and prostate cancer).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of ultrasonication on MnO2: Morphological evolution from nanosheets to nanofibers and its implications for biomedical redox modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahran Bechetnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 735, pp.139481. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.139481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hybrid SPIONs and nanodiamonds in view of neurodegenerative diseases treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.115170. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.115170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioorthogonal Click Chemistry-mediated Conjugation of an Anti-DR4 Antibody to Gold Nanorods enhances its Pro-Apoptotic Activity Under Near Infra-Red-Light Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmnim Radoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marthouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.114212. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05100460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Elkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review on Barium Titanate Nanoparticles as a Persuasive Piezoelectric Material for Biomedical Applications: Prospects and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (12), pp.2206401. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202206401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Interfacial Reactivity of Gold Nanoparticles by Surface Plasmon Resonance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoölan Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (37), pp.13058. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect and mucus role on the intestinal toxicity of the E551 food additive and engineered silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2022.2063084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis of carbonate and lithium co-substituted hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.111750. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (41), pp.26875-26881. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2RA04753E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaab Echabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inner Ear Therapy, 11 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Komal Kottana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schnoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenise Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ann Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2004945. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Marets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine-Conjugated Mussel-Inspired Iron Oxide Nanoparticles with an Elongated Shape for Effective Delivery of Doxorubicin into the Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajender Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (26), pp.16165-16175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular interactions of functionalized superparamagnetic iron oxide nanoparticles on oligodendrocytes without detrimental side effects: Cell death induction, oxidative stress and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201700245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Megriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S139167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crehange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.67. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(14)70333-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized Pd on magnetic nanoparticles bearing proline as a highly efficient and retrievable Suzuki–Miyaura catalyst in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Waggeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.2015 Jan 14;44(2):501-5. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt02899f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-optical nanomaterials: a SPIO–phthalocyanine scaffold built step-by-step towards bimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Decréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (67), pp.7394. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41898g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (2), pp.181 - 188. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (39), pp.19012-19017. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Route to Functionalize Iron Oxide Nanoparticles via Long-Term Stable Thiol Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (16), pp.8857-8859. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901602w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (29), pp.12682-12689. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic neutron scattering due to acoustic vibrations confined in nanoparticles: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245426. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and time resolved study of the g/a-Fe2O3 transition in nanometric particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (8), pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman characterization of size-controlled anatase TiO2 nanopowders prepared by continuous hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.309. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-9061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydrothermal synthesis of nanometric BaZrO3 in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baowei B. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence of photocatalytically active titania nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared absorption by acoustic phonons in titanium dioxide nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.92. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2006.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5740-5750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent magic numbers in embedded Ti-O clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.7125-7132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the verwey transition in highly nonstoichiometric nanometric fe-based ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 subtyping using phylogenetic analysis of pol gene sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-0934(01)00272-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set up for determining the temperature-oxygen partial pressure conditions during synthesis of spinel oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101-103, pp.261-264. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(97)84040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between the Reactivity Towards Oxygen and the Coercitivity in Submicron Vanadium Ferrite Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-237-C1-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation du combustible nucléaire UO2 en environnement oxydant : Etude cinétique et phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Sudhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2018, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Millot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Until 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The originality of the approach I have undertaken to synthesize and study nanomaterials was to jointly control the morphology, the size distribution, the nature of the interfaces and the stoichiometry of the products. Indeed, many controversies in literature come from the non-control of one of these parameters (evolution of the lattice parameters, phase transition temperatures…). Some of these controversies have thus been excluded thanks to the approach I have developed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">After 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (after my habilitation): I refocused my work to initiate, in my laboratory, a new thematic about bioapplications of nanopowders.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founder of the Research Team</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio-)hybrid nanoparticles & nanostructures BH2N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The key nanomaterials studied are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SPIONs (SuperParamagnetic Iron Oxide Nanoparticles) for multimodal imaging (MRI/PET and MRI/optical imaging). Two strengths are put to use (i) the originality of their simultaneous synthesis and colloidal stabilization in one step through a hydrothermal synthesis device working continuously (synthesis time &amp;lt;10 s, conditions T, P up to the supercritical water field) and (ii) the association of these nanoparticles with innovative chelating agents (NODAGA, MANOTA etc.) or innovative fluorophores (phtalocyanine in particular).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titanate nanotubes (TiONts) that few teams in the world are able to synthesize. For the first time, these nanoparticles are developed for applications related to their ability to be internalized in various cell types. They have proven themselves for DNA transfection and radiosensitizing of tumors (glioblastoma and prostate cancer).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of ultrasonication on MnO2: Morphological evolution from nanosheets to nanofibers and its implications for biomedical redox modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahran Bechetnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 735, pp.139481. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.139481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hybrid SPIONs and nanodiamonds in view of neurodegenerative diseases treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.115170. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.115170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioorthogonal Click Chemistry-mediated Conjugation of an Anti-DR4 Antibody to Gold Nanorods enhances its Pro-Apoptotic Activity Under Near Infra-Red-Light Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmnim Radoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marthouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.114212. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05100460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Elkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Interfacial Reactivity of Gold Nanoparticles by Surface Plasmon Resonance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoölan Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (37), pp.13058. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review on Barium Titanate Nanoparticles as a Persuasive Piezoelectric Material for Biomedical Applications: Prospects and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (12), pp.2206401. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202206401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis of carbonate and lithium co-substituted hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.111750. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect and mucus role on the intestinal toxicity of the E551 food additive and engineered silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2022.2063084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (41), pp.26875-26881. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2RA04753E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inner Ear Therapy, 11 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaab Echabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Komal Kottana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schnoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenise Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ann Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2004945. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Marets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine-Conjugated Mussel-Inspired Iron Oxide Nanoparticles with an Elongated Shape for Effective Delivery of Doxorubicin into the Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajender Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (26), pp.16165-16175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular interactions of functionalized superparamagnetic iron oxide nanoparticles on oligodendrocytes without detrimental side effects: Cell death induction, oxidative stress and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201700245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Megriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S139167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crehange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.67. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(14)70333-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized Pd on magnetic nanoparticles bearing proline as a highly efficient and retrievable Suzuki–Miyaura catalyst in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Waggeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.2015 Jan 14;44(2):501-5. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt02899f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-optical nanomaterials: a SPIO–phthalocyanine scaffold built step-by-step towards bimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Decréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (67), pp.7394. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41898g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (39), pp.19012-19017. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (2), pp.181 - 188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Route to Functionalize Iron Oxide Nanoparticles via Long-Term Stable Thiol Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (16), pp.8857-8859. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901602w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (29), pp.12682-12689. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic neutron scattering due to acoustic vibrations confined in nanoparticles: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245426. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence of photocatalytically active titania nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and time resolved study of the g/a-Fe2O3 transition in nanometric particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (8), pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman characterization of size-controlled anatase TiO2 nanopowders prepared by continuous hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.309. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-9061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydrothermal synthesis of nanometric BaZrO3 in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baowei B. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared absorption by acoustic phonons in titanium dioxide nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.92. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2006.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent magic numbers in embedded Ti-O clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5740-5750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the verwey transition in highly nonstoichiometric nanometric fe-based ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 subtyping using phylogenetic analysis of pol gene sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-0934(01)00272-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.7125-7132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set up for determining the temperature-oxygen partial pressure conditions during synthesis of spinel oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101-103, pp.261-264. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(97)84040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between the Reactivity Towards Oxygen and the Coercitivity in Submicron Vanadium Ferrite Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-237-C1-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation du combustible nucléaire UO2 en environnement oxydant : Etude cinétique et phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Sudhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF90F7B7"/>
+    <w:nsid w:val="EFAA066A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.u-bourgogne.fr/en/bh2n-en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05100460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmnim Radoua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marthouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04199434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pho&#246;lan Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01365" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03548824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Salem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waggeh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02899f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb H. Netting" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245426" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aymes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-9061-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7Q0DN7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei B. Xin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.11.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD7X087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.036" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHMSMWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2006.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475328v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njouom" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazabat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(01)00272-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HSW5WC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aymes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(97)84040-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FXZQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.u-bourgogne.fr/en/bh2n-en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05100460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmnim Radoua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marthouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04199434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pho&#246;lan Roman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03548824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Salem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waggeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02899f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb H. Netting" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245426" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHMSMWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aymes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-9061-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7Q0DN7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei B. Xin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.11.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD7X087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2006.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542209v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njouom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazabat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(01)00272-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HSW5WC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aymes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(97)84040-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FXZQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>