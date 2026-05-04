--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Millot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Until 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The originality of the approach I have undertaken to synthesize and study nanomaterials was to jointly control the morphology, the size distribution, the nature of the interfaces and the stoichiometry of the products. Indeed, many controversies in literature come from the non-control of one of these parameters (evolution of the lattice parameters, phase transition temperatures…). Some of these controversies have thus been excluded thanks to the approach I have developed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">After 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (after my habilitation): I refocused my work to initiate, in my laboratory, a new thematic about bioapplications of nanopowders.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founder of the Research Team</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio-)hybrid nanoparticles & nanostructures BH2N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The key nanomaterials studied are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SPIONs (SuperParamagnetic Iron Oxide Nanoparticles) for multimodal imaging (MRI/PET and MRI/optical imaging). Two strengths are put to use (i) the originality of their simultaneous synthesis and colloidal stabilization in one step through a hydrothermal synthesis device working continuously (synthesis time &amp;lt;10 s, conditions T, P up to the supercritical water field) and (ii) the association of these nanoparticles with innovative chelating agents (NODAGA, MANOTA etc.) or innovative fluorophores (phtalocyanine in particular).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titanate nanotubes (TiONts) that few teams in the world are able to synthesize. For the first time, these nanoparticles are developed for applications related to their ability to be internalized in various cell types. They have proven themselves for DNA transfection and radiosensitizing of tumors (glioblastoma and prostate cancer).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of ultrasonication on MnO2: Morphological evolution from nanosheets to nanofibers and its implications for biomedical redox modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahran Bechetnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 735, pp.139481. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.139481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hybrid SPIONs and nanodiamonds in view of neurodegenerative diseases treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.115170. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.115170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioorthogonal Click Chemistry-mediated Conjugation of an Anti-DR4 Antibody to Gold Nanorods enhances its Pro-Apoptotic Activity Under Near Infra-Red-Light Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmnim Radoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marthouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.114212. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05100460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Elkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Interfacial Reactivity of Gold Nanoparticles by Surface Plasmon Resonance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoölan Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (37), pp.13058. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review on Barium Titanate Nanoparticles as a Persuasive Piezoelectric Material for Biomedical Applications: Prospects and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (12), pp.2206401. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202206401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis of carbonate and lithium co-substituted hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.111750. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect and mucus role on the intestinal toxicity of the E551 food additive and engineered silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2022.2063084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (41), pp.26875-26881. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2RA04753E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inner Ear Therapy, 11 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaab Echabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Komal Kottana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schnoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenise Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ann Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2004945. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Marets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine-Conjugated Mussel-Inspired Iron Oxide Nanoparticles with an Elongated Shape for Effective Delivery of Doxorubicin into the Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajender Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (26), pp.16165-16175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular interactions of functionalized superparamagnetic iron oxide nanoparticles on oligodendrocytes without detrimental side effects: Cell death induction, oxidative stress and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201700245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Megriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S139167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crehange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.67. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(14)70333-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized Pd on magnetic nanoparticles bearing proline as a highly efficient and retrievable Suzuki–Miyaura catalyst in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Waggeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.2015 Jan 14;44(2):501-5. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt02899f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-optical nanomaterials: a SPIO–phthalocyanine scaffold built step-by-step towards bimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Decréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (67), pp.7394. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41898g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (39), pp.19012-19017. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (2), pp.181 - 188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Route to Functionalize Iron Oxide Nanoparticles via Long-Term Stable Thiol Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (16), pp.8857-8859. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901602w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (29), pp.12682-12689. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic neutron scattering due to acoustic vibrations confined in nanoparticles: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245426. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence of photocatalytically active titania nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and time resolved study of the g/a-Fe2O3 transition in nanometric particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (8), pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman characterization of size-controlled anatase TiO2 nanopowders prepared by continuous hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.309. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-9061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydrothermal synthesis of nanometric BaZrO3 in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baowei B. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared absorption by acoustic phonons in titanium dioxide nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.92. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2006.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent magic numbers in embedded Ti-O clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5740-5750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the verwey transition in highly nonstoichiometric nanometric fe-based ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 subtyping using phylogenetic analysis of pol gene sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-0934(01)00272-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.7125-7132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set up for determining the temperature-oxygen partial pressure conditions during synthesis of spinel oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101-103, pp.261-264. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(97)84040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between the Reactivity Towards Oxygen and the Coercitivity in Submicron Vanadium Ferrite Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-237-C1-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation du combustible nucléaire UO2 en environnement oxydant : Etude cinétique et phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Sudhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Millot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Until 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The originality of the approach I have undertaken to synthesize and study nanomaterials was to jointly control the morphology, the size distribution, the nature of the interfaces and the stoichiometry of the products. Indeed, many controversies in literature come from the non-control of one of these parameters (evolution of the lattice parameters, phase transition temperatures…). Some of these controversies have thus been excluded thanks to the approach I have developed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">After 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (after my habilitation): I refocused my work to initiate, in my laboratory, a new thematic about bioapplications of nanopowders.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founder of the Research Team</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio-)hybrid nanoparticles & nanostructures BH2N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The key nanomaterials studied are:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SPIONs (SuperParamagnetic Iron Oxide Nanoparticles) for multimodal imaging (MRI/PET and MRI/optical imaging). Two strengths are put to use (i) the originality of their simultaneous synthesis and colloidal stabilization in one step through a hydrothermal synthesis device working continuously (synthesis time &amp;lt;10 s, conditions T, P up to the supercritical water field) and (ii) the association of these nanoparticles with innovative chelating agents (NODAGA, MANOTA etc.) or innovative fluorophores (phtalocyanine in particular).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titanate nanotubes (TiONts) that few teams in the world are able to synthesize. For the first time, these nanoparticles are developed for applications related to their ability to be internalized in various cell types. They have proven themselves for DNA transfection and radiosensitizing of tumors (glioblastoma and prostate cancer).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7-ketocholesterol as a theranostic target: Potential applications and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Mackrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghzaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276-277, pp.105588. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2026.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the effect of ultrasonication on MnO2: Morphological evolution from nanosheets to nanofibers and its implications for biomedical redox modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahran Bechetnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 735, pp.139481. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.139481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hybrid SPIONs and nanodiamonds in view of neurodegenerative diseases treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.115170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.115170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioorthogonal Click Chemistry-mediated Conjugation of an Anti-DR4 Antibody to Gold Nanorods enhances its Pro-Apoptotic Activity Under Near Infra-Red-Light Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmnim Radoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marthouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.114212. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05100460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Ben Elkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Interfacial Reactivity of Gold Nanoparticles by Surface Plasmon Resonance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoölan Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (37), pp.13058. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review on Barium Titanate Nanoparticles as a Persuasive Piezoelectric Material for Biomedical Applications: Prospects and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (12), pp.2206401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202206401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect and mucus role on the intestinal toxicity of the E551 food additive and engineered silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellequer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2022.2063084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis of carbonate and lithium co-substituted hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.111750. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (41), pp.26875-26881. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2RA04753E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaab Echabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inner Ear Therapy, 11 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Komal Kottana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schnoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenise Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ann Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2004945. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Marets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taurine-Conjugated Mussel-Inspired Iron Oxide Nanoparticles with an Elongated Shape for Effective Delivery of Doxorubicin into the Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajender Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (26), pp.16165-16175. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular interactions of functionalized superparamagnetic iron oxide nanoparticles on oligodendrocytes without detrimental side effects: Cell death induction, oxidative stress and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sruthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201700245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Megriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S139167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harender Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crehange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.67. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(14)70333-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized Pd on magnetic nanoparticles bearing proline as a highly efficient and retrievable Suzuki–Miyaura catalyst in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Waggeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.2015 Jan 14;44(2):501-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt02899f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-optical nanomaterials: a SPIO–phthalocyanine scaffold built step-by-step towards bimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Decréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (67), pp.7394. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41898g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mirjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Créhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.24. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (39), pp.19012-19017. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (2), pp.181 - 188. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Route to Functionalize Iron Oxide Nanoparticles via Long-Term Stable Thiol Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bisht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (16), pp.8857-8859. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901602w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanometric powders of UO2+x, (Th,U)O2+x and (La,U)O2+x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (10), pp.2591. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (29), pp.12682-12689. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic neutron scattering due to acoustic vibrations confined in nanoparticles: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245426. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence of photocatalytically active titania nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and time resolved study of the g/a-Fe2O3 transition in nanometric particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (8), pp.2377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydrothermal synthesis of nanometric BaZrO3 in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baowei B. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman characterization of size-controlled anatase TiO2 nanopowders prepared by continuous hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.309. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-9061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far infrared absorption by acoustic phonons in titanium dioxide nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb H. Netting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.92. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2006.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent magic numbers in embedded Ti-O clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5740-5750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the verwey transition in highly nonstoichiometric nanometric fe-based ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 subtyping using phylogenetic analysis of pol gene sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94 (1-2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-0934(01)00272-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guigue-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.7125-7132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set up for determining the temperature-oxygen partial pressure conditions during synthesis of spinel oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101-103, pp.261-264. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(97)84040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between the Reactivity Towards Oxygen and the Coercitivity in Submicron Vanadium Ferrite Spinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-237-C1-238. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation du combustible nucléaire UO2 en environnement oxydant : Etude cinétique et phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Saibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Sudhakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2018, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFAA066A"/>
+    <w:nsid w:val="FF2FAD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.u-bourgogne.fr/en/bh2n-en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05100460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmnim Radoua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marthouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04199434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pho&#246;lan Roman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03548824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Salem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waggeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02899f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb H. Netting" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245426" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHMSMWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aymes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-9061-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7Q0DN7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei B. Xin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.11.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD7X087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2006.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542209v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njouom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazabat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(01)00272-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HSW5WC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aymes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(97)84040-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FXZQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.u-bourgogne.fr/en/bh2n-en/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05100460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmnim Radoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marthouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114212" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04199434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pho&#246;lan Roman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03548824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ben Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Waggeh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt02899f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RB6V6ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394360v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb H. Netting" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245426" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bieber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVHMSMWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aymes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei B. Xin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.11.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD7X087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-9061-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7Q0DN7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2006.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475328v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njouom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazabat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(01)00272-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HSW5WC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aymes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(97)84040-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36FXZQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997190" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600405v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>