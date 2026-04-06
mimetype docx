--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2745 +368,2635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
+                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rouleau</w:t>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Maximova</w:t>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boireau</w:t>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308928v1</w:t>
+                <w:t xml:space="preserve">hal-01898982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+                <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337283v1</w:t>
+                <w:t xml:space="preserve">hal-02308928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100584v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898982v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322912v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Clamens</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337263v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337258v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Fioresi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Favrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular modeling of complexes between two amino acids and copper(II): Correlation with Ligand Exchange Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Aït Adoubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 975, pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779934v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of complexes between two amino acids and copper(II): Correlation with Ligand Exchange Capillary Electrophoresis</w:t>
+                <w:t xml:space="preserve">Enantioseparation of binaphthol and its monoderivatives by cyclodextrin-modified capillary zone electrophoresis: A mathematical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Dupas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hour Krajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desbène Paul-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.04.027⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (2), pp.631-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2008.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01021767v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of binaphthol and its monoderivatives by cyclodextrin-modified capillary zone electrophoresis: A mathematical approach</w:t>
+                <w:t xml:space="preserve">Enantioseparation of binaphthol and its mono derivatives by cyclodextrin-modified 1 capillary zone electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Desbène Paul-Louis</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Krajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2008.12.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1211 (1-2), pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.09.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458457v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioseparation of binaphthol and its mono derivatives by cyclodextrin-modified 1 capillary zone electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Complexation Selectivity of Aromatic Phosphonic Acids by Ammonium and Potassium Cations Using CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Rifaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.09.099⟩</w:t>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (3-4), pp.139 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1365/s10337-005-0594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461427v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Complexation Selectivity of Aromatic Phosphonic Acids by Ammonium and Potassium Cations Using CE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of acidity constants of enolisable compounds by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatographia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1365/s10337-005-0594-8⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (4), pp.664 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-004-2784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935563v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of acidity constants of enolisable compounds by capillary electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of fluorescein sodium salt for the indirect fluorimetric detection in micellar electrokinetic chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Desbène</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-004-2784-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 872 (1-2), pp.247 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)01152-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935905v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of fluorescein sodium salt for the indirect fluorimetric detection in micellar electrokinetic chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.J. Morin</w:t>
+                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbène-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)01152-8⟩</w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01936641v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse des acides gras en électrophorèse capillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbènes-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.120 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3116,1514 +3006,1514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS International Conference on Chemistry and the Environment (ICCE, 14, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies analytiques pour évaluer la biodisponibilité des HAP dans les sols; corrélation avec leur atténuation par biodégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of physico-chemical properties of Ionic liquids using capillary electrophoresis instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral and structural separation by Capillary Electrophoresis of native amino acids by using cyclodextrins derived or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït - Adoubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elfakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence sur la migration de la bande échantillon et sur la sensibilité de détection des paramètres opératoires intrinsèques au couplage CE/ESI/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the specific parameters used for the hyphenation of Capillary Electrophoresis to Mass Spectroscopy. Influence of the sample zone migration and detection sensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Int. Symp. On High Perform. Liquid Phase Separations and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre du couplage CE / ESI / MS et exemples d’application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de l’IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of non ionic polyoxyethylenic surfactants by NACE / ESI / MS coupling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCE 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Electrophorèse Capillaire d’Elution Micellaire (MECE), technique complémentaire de la Chromatographie Electrocinétique Micellaire Capillaire (MEKC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des plans d’expériences en Electrophorèse Capillaire: exemple de l’optimisation de la sensibilité en détection fluorimétrique indirecte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de points isoélectriques élevés par Electrophorèse Capillaire de Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la détection fluorimétrique indirecte en Chromatographie ElectroCinétique Micellaire en utilisant la fluorescéine comme agent de visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4633,654 +4523,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de stabilité thermodynamique d'un nouveau complexe gadolinium-cyclodextrine pour le développement d'agents de contraste bioactivables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déchamps-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe d'étude en chimie des polyamines cycliques et linéaires (GPOL, 5, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Klingenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un nouveau complexe Gadolinium-Cyclodextrine pour le développement d'agents de contraste bio-activables - Etude thermodynamique par potentiométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association des Enseignants Chercheurs de Chimie Physique et Chimie Minérale des Facultés de Pharmacie (AECCPCM, 21, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate bioavailability of polycyclic aromatic hydrocarbons (PAH) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate the bioavailable fraction of polycyclic aromatic hydrocarbons (PAHs) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on chromatography (ISC, 29, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5290,105 +5180,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la séparation à la modélisation des comportements électrocinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Rouen, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02462930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5535,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>