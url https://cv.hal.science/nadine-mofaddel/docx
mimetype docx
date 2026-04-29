--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -368,1204 +368,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
+                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+                <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898982v1</w:t>
+                <w:t xml:space="preserve">hal-02308928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rouleau</w:t>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Maximova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boireau</w:t>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308928v1</w:t>
+                <w:t xml:space="preserve">hal-02337283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337283v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337258v1</w:t>
+                <w:t xml:space="preserve">hal-02322912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863095v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322912v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Desriac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Clamens</w:t>
+                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337263v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1752,295 +1752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Brisset</w:t>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Soulignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046174v1</w:t>
+                <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+                <w:t xml:space="preserve">Florian Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">Cécile Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129358v1</w:t>
+                <w:t xml:space="preserve">hal-02046174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling of complexes between two amino acids and copper(II): Correlation with Ligand Exchange Capillary Electrophoresis</w:t>
               </w:r>
@@ -2800,209 +2800,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des acides gras en électrophorèse capillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desbène-Monvernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">A. Desbènes-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.120 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936716v1</w:t>
+                <w:t xml:space="preserve">hal-01936709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des acides gras en électrophorèse capillaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbène-Monvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Desbènes-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 27 (2), pp.120 - 124. </w:t>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:1999270120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936709v1</w:t>
+                <w:t xml:space="preserve">hal-01936716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3020,90 +3020,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3389,273 +3389,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of physico-chemical properties of Ionic liquids using capillary electrophoresis instrumentation</w:t>
+                <w:t xml:space="preserve">Chiral and structural separation by Capillary Electrophoresis of native amino acids by using cyclodextrins derived or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. François</w:t>
+                <w:t xml:space="preserve">A. Aït - Adoubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">C. Elfakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Varenne</w:t>
+                <w:t xml:space="preserve">M. Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gareil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945706v1</w:t>
+                <w:t xml:space="preserve">hal-01945717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and structural separation by Capillary Electrophoresis of native amino acids by using cyclodextrins derived or not</w:t>
+                <w:t xml:space="preserve">Determination of physico-chemical properties of Ionic liquids using capillary electrophoresis instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aït - Adoubel</w:t>
+                <w:t xml:space="preserve">Y. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945717v1</w:t>
+                <w:t xml:space="preserve">hal-01945706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence sur la migration de la bande échantillon et sur la sensibilité de détection des paramètres opératoires intrinsèques au couplage CE/ESI/MS</w:t>
               </w:r>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Int. Symp. On High Perform. Liquid Phase Separations and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3909,51 +3909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de l’IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCE 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5425,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>