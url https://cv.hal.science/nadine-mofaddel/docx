--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1208,295 +1208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337258v1</w:t>
+                <w:t xml:space="preserve">hal-01863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863095v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t>
               </w:r>
@@ -2800,209 +2800,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des acides gras en électrophorèse capillaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbène-Monvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Desbènes-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 27 (2), pp.120 - 124. </w:t>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:1999270120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936709v1</w:t>
+                <w:t xml:space="preserve">hal-01936716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électrophorèse capillaire en milieu non aqueux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des acides gras en électrophorèse capillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desbène-Monvernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+                <w:t xml:space="preserve">A. Desbènes-Monvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 27 (2), pp.144 - 150. </w:t>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.120 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:1999270144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936716v1</w:t>
+                <w:t xml:space="preserve">hal-01936709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3389,273 +3389,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and structural separation by Capillary Electrophoresis of native amino acids by using cyclodextrins derived or not</w:t>
+                <w:t xml:space="preserve">Determination of physico-chemical properties of Ionic liquids using capillary electrophoresis instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aït - Adoubel</w:t>
+                <w:t xml:space="preserve">Y. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945717v1</w:t>
+                <w:t xml:space="preserve">hal-01945706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of physico-chemical properties of Ionic liquids using capillary electrophoresis instrumentation</w:t>
+                <w:t xml:space="preserve">Chiral and structural separation by Capillary Electrophoresis of native amino acids by using cyclodextrins derived or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. François</w:t>
+                <w:t xml:space="preserve">A. Aït - Adoubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">C. Elfakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Varenne</w:t>
+                <w:t xml:space="preserve">M. Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gareil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945706v1</w:t>
+                <w:t xml:space="preserve">hal-01945717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence sur la migration de la bande échantillon et sur la sensibilité de détection des paramètres opératoires intrinsèques au couplage CE/ESI/MS</w:t>
               </w:r>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Int. Symp. On High Perform. Liquid Phase Separations and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3909,51 +3909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de l’IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCE 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5425,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lutzweiler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00768a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim A&#239;t Adoubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KW2360-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hour Krajian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desb&#232;ne Paul-Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.12.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krajian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-005-0594-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LDLP9R8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2784-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R2MQDDQL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Desb&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)01152-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC5332E96AD2B7577AFB2A4916BE6094210FB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;ne-Monvernay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desb&#232;nes-Monvernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270120" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t - Adoubel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elfakir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courvoisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dechamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02462930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>