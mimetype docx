--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -368,1216 +368,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral platelets are mesocrystals formed by monoclinic nanocrystals</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória K Kis</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry P Schwarcz</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Szekanecz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-00890-4⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296714v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of TNAP activity and apatite formation in biomimetic matrix vesicles studied by 31P solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
+                <w:t xml:space="preserve">B.Z. Favarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lemaire</w:t>
+                <w:t xml:space="preserve">T. Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
+                <w:t xml:space="preserve">J. Guignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1867 (8), pp.184446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2025.184446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of TNAP activity and apatite formation in biomimetic matrix vesicles studied by 31P solid-state NMR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone mineral platelets are mesocrystals formed by monoclinic nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nassif</w:t>
+                <w:t xml:space="preserve">Viktória K Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Azaïs</w:t>
+                <w:t xml:space="preserve">Henry P Schwarcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guignier</w:t>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mebarek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoltán Szekanecz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1867 (8), pp.184446. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2025.184446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved mineral platelets in bone</w:t>
+                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H P Schwarcz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Kovacs Kis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.047⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617167v1</w:t>
+                <w:t xml:space="preserve">hal-04384750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
+                <w:t xml:space="preserve">Katrein Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chareyron</w:t>
+                <w:t xml:space="preserve">Andreia Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schoeppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Zizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384750v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Schoeppler</w:t>
+                <w:t xml:space="preserve">Mineralized collagen plywood contributes to bone autograft performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rack</w:t>
+                <w:t xml:space="preserve">Elodie Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Zizak</w:t>
+                <w:t xml:space="preserve">Gabriel Castillo Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636 (8041), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08208-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520748v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralized collagen plywood contributes to bone autograft performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curved mineral platelets in bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">H P Schwarcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Saffar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viktoria Kovacs Kis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 636 (8041), pp.100-107. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08208-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850138v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t>
@@ -2197,1367 +2197,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Silvent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+                <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concentration of bone-related organic additives drives the pathway of apatite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila B Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (7), pp.3994-4004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219149v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Salviat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elora Bessot</w:t>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Lama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879255v1</w:t>
+                <w:t xml:space="preserve">hal-03013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013898v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rammal</w:t>
+                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">Juliette Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.102256. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1902224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909596v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Lama</w:t>
+                <w:t xml:space="preserve">Insights into OCP Identification and Quantification in the Context of Apatite Biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+                <w:t xml:space="preserve">Stanislaw von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Peltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Trouillas</w:t>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (16), pp.2728-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01972C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432930v1</w:t>
+                <w:t xml:space="preserve">hal-02503877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into OCP Identification and Quantification in the Context of Apatite Biomineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Nanoscale Analysis of Randall’s Plaques by Electron Energy Loss Spectromicroscopy: Insight in Early Biomineral Formation in Human Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw von Euw</w:t>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Verpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE01972C⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.1823-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503877v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Analysis of Randall’s Plaques by Electron Energy Loss Spectromicroscopy: Insight in Early Biomineral Formation in Human Kidney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gay</w:t>
+                <w:t xml:space="preserve">Strontium Calcium Phosphate Nanotubes as Bioinspired Building Blocks for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila B Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+                <w:t xml:space="preserve">Tamires M Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Verpont</w:t>
+                <w:t xml:space="preserve">Mariana P R Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
+                <w:t xml:space="preserve">Sandra y Fukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07664⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.43422 - 43434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c12434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432794v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Calcium Phosphate Nanotubes as Bioinspired Building Blocks for Bone Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila B Tovani</w:t>
+                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamires M Oliveira</w:t>
+                <w:t xml:space="preserve">Flore Salviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana P R Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Miléna Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra y Fukada</w:t>
+                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (39), pp.43422 - 43434. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c12434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004581v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural description of surfaces and interfaces in biominerals by DNP SENS</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of stable strontium-rich amorphous calcium phosphate: Possible effects on bone mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Antoine Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.2189-2201. </w:t>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Delices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t>
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of 3D osteoblast migration and bone apatite during in vitro early osteocytogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosmidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolek Tyliszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Crevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Maleprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,64 +4996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen Osteoid-Like Model Allows Kinetic Gene Expression Studies of Non-Collagenous Proteins in Relation with Mineral Development to Understand Bone Biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,77 +5264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predominant role of collagen in the nucleation, growth, structure and orientation of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From diatoms to silica-based biohybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5483,613 +5483,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo inspired conditions to synthesize biometic hydroxyapatite.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dense fibrillar collagen matrices for tissue repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm903596q⟩</w:t>
+              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (50), pp.4963-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00260g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492304v1</w:t>
+                <w:t xml:space="preserve">hal-00525304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+                <w:t xml:space="preserve">Jong Seto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Seto</w:t>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (11), pp.3307-3309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense fibrillar collagen matrices for tissue repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sophrolipids : a yeast-derived glycolipid as greener structure directing agents for self-assembled nanomaterials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">I. van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vigier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (50), pp.4963-4967. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.1564-1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0sm00260g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0gc00163e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525304v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophrolipids : a yeast-derived glycolipid as greener structure directing agents for self-assembled nanomaterials.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">In vivo inspired conditions to synthesize biometic hydroxyapatite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malfatti</w:t>
+                <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. van Bogaert</w:t>
+                <w:t xml:space="preserve">O. Syzgantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Soetaert</w:t>
+                <w:t xml:space="preserve">F. Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0gc00163e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (28), pp.3653-3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903596q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522990v1</w:t>
+                <w:t xml:space="preserve">hal-00492304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of active crystal morphogenesis peptide sequences from peptide libraries by crystallization on peptide functionalized beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krattiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous calcite by polymer templating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. G. Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,51 +6325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel encapsulation of cells is not limited to silica : bacteria long-term viability in alumina matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Structural Characterization of Substituted Hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,64 +6730,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen‐based Materials for Tissue Repair, from Bio‐inspired to Biomimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,90 +6878,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions for mineralized tissues repair and regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2022/050542. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,77 +7005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bortolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2022/050543. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fondimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,51 +7412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>