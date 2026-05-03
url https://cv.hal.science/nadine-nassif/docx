--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of TNAP activity and apatite formation in biomimetic matrix vesicles studied by 31P solid-state NMR</w:t>
               </w:r>
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavrand</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lemaire</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone mineral platelets are mesocrystals formed by monoclinic nanocrystals</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
+                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Katrein Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Djediat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Andreia Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
+                <w:t xml:space="preserve">Vanessa Schoeppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chareyron</w:t>
+                <w:t xml:space="preserve">Alexander Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Zizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384750v1</w:t>
+                <w:t xml:space="preserve">hal-04520748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Silveira</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Schoeppler</w:t>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rack</w:t>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Zizak</w:t>
+                <w:t xml:space="preserve">Camille Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.164-179. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520748v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralized collagen plywood contributes to bone autograft performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,429 +1527,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria metabolic adaptation to oxidative stress: the case of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+                <w:t xml:space="preserve">Mercedes Perullini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Sophie Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume P. Laurent</w:t>
+                <w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile M.M. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 374, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2023.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189351v1</w:t>
+                <w:t xml:space="preserve">hal-04185169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria metabolic adaptation to oxidative stress: the case of silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dulhoste</w:t>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t>
+                <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile M.M. Bouvet</w:t>
+                <w:t xml:space="preserve">Joelle Jandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 374, pp.80-89. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2023.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185169v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Halwani</w:t>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Jandry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Guillaume P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032855v1</w:t>
+                <w:t xml:space="preserve">hal-04189351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Structural Insights of the Nano Organo–Mineral Interfaces in Growing Abalone Nacre</w:t>
               </w:r>
@@ -2197,429 +2197,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219149v1</w:t>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration of bone-related organic additives drives the pathway of apatite formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila B Tovani</w:t>
+                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00316⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335945v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The concentration of bone-related organic additives drives the pathway of apatite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila B Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Silvent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Guylène Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.3994-4004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into OCP Identification and Quantification in the Context of Apatite Biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (16), pp.2728-2742. </w:t>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Calcium Phosphate Nanotubes as Bioinspired Building Blocks for Bone Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila B Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamires M Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,77 +4347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of 3D osteoblast migration and bone apatite during in vitro early osteocytogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen Osteoid-Like Model Allows Kinetic Gene Expression Studies of Non-Collagenous Proteins in Relation with Mineral Development to Understand Bone Biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,64 +5277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predominant role of collagen in the nucleation, growth, structure and orientation of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5752,51 +5752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophrolipids : a yeast-derived glycolipid as greener structure directing agents for self-assembled nanomaterials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2022/050542. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7412,51 +7412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>