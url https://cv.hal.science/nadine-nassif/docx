--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,1588 +368,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+                <w:t xml:space="preserve">Bone mineral platelets are mesocrystals formed by monoclinic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavrand</w:t>
+                <w:t xml:space="preserve">Viktória K Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
+                <w:t xml:space="preserve">Henry P Schwarcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lemaire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoltán Szekanecz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+                <w:t xml:space="preserve">hal-05296714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of TNAP activity and apatite formation in biomimetic matrix vesicles studied by 31P solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Z. Favarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.Z. Favarin</w:t>
+                <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nassif</w:t>
+                <w:t xml:space="preserve">T. Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Azaïs</w:t>
+                <w:t xml:space="preserve">J. Guignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1867 (8), pp.184446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2025.184446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral platelets are mesocrystals formed by monoclinic nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória K Kis</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry P Schwarcz</w:t>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Szekanecz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-00890-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296714v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
+                <w:t xml:space="preserve">Curved mineral platelets in bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrein Sauer</w:t>
+                <w:t xml:space="preserve">H P Schwarcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Silveira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viktoria Kovacs Kis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 179, pp.164-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 183, pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520748v1</w:t>
+                <w:t xml:space="preserve">hal-04617167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidic Osteoid Templates the Plywood Structure of Bone Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2304454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202304454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocrystal Residual Strains and Density Layers Enhance Failure Resistance in the Cleithrum Bone of Evolutionary Advanced Pike Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrein Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schoeppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Lama</w:t>
+                <w:t xml:space="preserve">Alexander Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Merle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Ivo Zizak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850151v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralized collagen plywood contributes to bone autograft performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mouloungui</w:t>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Castillo Dali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Saffar</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08208-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850138v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved mineral platelets in bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralized collagen plywood contributes to bone autograft performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Castillo Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H P Schwarcz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Kovacs Kis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 183, pp.201-209. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636 (8041), pp.100-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08208-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617167v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria metabolic adaptation to oxidative stress: the case of silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Perullini</w:t>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dulhoste</w:t>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile M.M. Bouvet</w:t>
+                <w:t xml:space="preserve">Guillaume P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2023.08.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185169v1</w:t>
+                <w:t xml:space="preserve">hal-04189351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria metabolic adaptation to oxidative stress: the case of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Perullini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
+                <w:t xml:space="preserve">Sophie Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Halwani</w:t>
+                <w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Jandry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">Odile M.M. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 374, pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2023.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032855v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal evolution of organochlorine and organophosphate pesticide residues in wells in the Akkar Region (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+                <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume P. Laurent</w:t>
+                <w:t xml:space="preserve">Joelle Jandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.579. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-022-10671-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189351v1</w:t>
+                <w:t xml:space="preserve">hal-04032855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Structural Insights of the Nano Organo–Mineral Interfaces in Growing Abalone Nacre</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t>
@@ -2197,1367 +2197,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Silvent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+                <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">The concentration of bone-related organic additives drives the pathway of apatite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+                <w:t xml:space="preserve">Camila B Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.3994-4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219149v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration of bone-related organic additives drives the pathway of apatite formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Costentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.3994-4004. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335945v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">Flore Salviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">Miléna Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013898v1</w:t>
+                <w:t xml:space="preserve">hal-02879255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rammal</w:t>
+                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909596v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Lama</w:t>
+                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Peltzer</w:t>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Trouillas</w:t>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1902224. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432930v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into OCP Identification and Quantification in the Context of Apatite Biomineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw von Euw</w:t>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+                <w:t xml:space="preserve">Juliette Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE01972C⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1902224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503877v1</w:t>
+                <w:t xml:space="preserve">hal-02432930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Analysis of Randall’s Plaques by Electron Energy Loss Spectromicroscopy: Insight in Early Biomineral Formation in Human Kidney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gay</w:t>
+                <w:t xml:space="preserve">Insights into OCP Identification and Quantification in the Context of Apatite Biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+                <w:t xml:space="preserve">Stanislaw von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Verpont</w:t>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07664⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (16), pp.2728-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01972C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432794v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Calcium Phosphate Nanotubes as Bioinspired Building Blocks for Bone Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila B Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamires M Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamires M Oliveira</w:t>
+                <w:t xml:space="preserve">Mariana P R Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra y Fukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (39), pp.43422 - 43434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c12434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Analysis of Randall’s Plaques by Electron Energy Loss Spectromicroscopy: Insight in Early Biomineral Formation in Human Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Salviat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elora Bessot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Verpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Lama</w:t>
+                <w:t xml:space="preserve">Michael Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.1823-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b07664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879255v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural description of surfaces and interfaces in biominerals by DNP SENS</w:t>
               </w:r>
@@ -3677,77 +3677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of stable strontium-rich amorphous calcium phosphate: Possible effects on bone mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Antoine Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.2189-2201. </w:t>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Delices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t>
@@ -4347,77 +4347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of 3D osteoblast migration and bone apatite during in vitro early osteocytogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosmidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolek Tyliszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Crevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Maleprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,64 +4996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen Osteoid-Like Model Allows Kinetic Gene Expression Studies of Non-Collagenous Proteins in Relation with Mineral Development to Understand Bone Biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,77 +5264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predominant role of collagen in the nucleation, growth, structure and orientation of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From diatoms to silica-based biohybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5483,613 +5483,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense fibrillar collagen matrices for tissue repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo inspired conditions to synthesize biometic hydroxyapatite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vigier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Syzgantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm00260g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (28), pp.3653-3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903596q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525304v1</w:t>
+                <w:t xml:space="preserve">hal-00492304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense fibrillar collagen matrices for tissue repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Seto</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (50), pp.4963-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00260g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophrolipids : a yeast-derived glycolipid as greener structure directing agents for self-assembled nanomaterials.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Nassif</w:t>
+                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malfatti</w:t>
+                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. van Bogaert</w:t>
+                <w:t xml:space="preserve">Jong Seto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Soetaert</w:t>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0gc00163e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.3307-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522990v1</w:t>
+                <w:t xml:space="preserve">hal-00526857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo inspired conditions to synthesize biometic hydroxyapatite.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sophrolipids : a yeast-derived glycolipid as greener structure directing agents for self-assembled nanomaterials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martineau</w:t>
+                <w:t xml:space="preserve">L. Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Syzgantseva</w:t>
+                <w:t xml:space="preserve">I. van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gobeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Willinger</w:t>
+                <w:t xml:space="preserve">W. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.1564-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0gc00163e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm903596q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492304v1</w:t>
+                <w:t xml:space="preserve">hal-00522990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of active crystal morphogenesis peptide sequences from peptide libraries by crystallization on peptide functionalized beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krattiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous calcite by polymer templating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. G. Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,51 +6325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel encapsulation of cells is not limited to silica : bacteria long-term viability in alumina matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Structural Characterization of Substituted Hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,64 +6730,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen‐based Materials for Tissue Repair, from Bio‐inspired to Biomimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,90 +6878,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions for mineralized tissues repair and regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2022/050542. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,77 +7005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bortolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2022/050543. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fondimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,51 +7412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria K Kis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry P Schwarcz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szekanecz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00890-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Favarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mebarek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Schwarcz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Kovacs Kis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04384750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chareyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04520748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrein Sauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Silveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schoeppler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zizak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mouloungui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo Dali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saffar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08208-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perullini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulhoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M.M. Bouvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2023.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10671-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Tovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02503877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw von Euw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01972C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires M Oliveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P R Soares" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra y Fukada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12434" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verpont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07664" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285382v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02264838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic Alberic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad N Caspi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoine Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120466" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.04.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE00186B" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057344" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Catania" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00627779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00122h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00260g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMZW6B9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malfatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Bogaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Soetaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00163e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9490AC441596B9EC42711E26E4330D4CCFB9A2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krattiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volkel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wennemers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-608DJRJK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Page" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. B&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonietti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#246;lfen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Amoura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737555-00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5CA427DF77F40C1DE276FD7DB42D361142799C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortolotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krejci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fondimare" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quentel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>