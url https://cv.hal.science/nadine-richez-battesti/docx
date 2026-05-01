--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Richez-Battesti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-richez-battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2863-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03181283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'ESS : de nouvelles perspectives meso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Marie-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Social and Solidarity Economy and Its Potential for Socio-Ecological Transitions: A Mesoeconomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SCIC en tensions ? Le cas d'une coopérative culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work organization in social enterprises: A source of job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (1), pp.111-148. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée et limites de l’analyse écosystémique des dynamiques territoriales de l’ESS. Le cas des Pôles territoriaux de coopération économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de re­cherche sur les OSBL et l’économie sociale / Canadian Journal of Nonprofit and Social Economy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecosystem, 16 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cjnser770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: How intermediation fosters social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity economy in the cultural field: governance as a transformative lever? A comparison between three French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-12-2022-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond social enterprise: Bringing the territory at the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.114577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation sociale renouvelle l’action publique. Un regard croisé sur les expériences française et coréenne de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.45-66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’intermédiation comme levier de l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (4), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-qypp-nnz5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après : l'ESS en tension, quel pouvoir de transformation de l'économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, avril-Juillet (372-373), pp.104-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (368), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire est politique : les coopératives, levier de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.22341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les rôles de l’innovation sociale et de l’innovation responsable dans les initiatives locales de transitions : le cas d’un réseau de tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, Cahiers de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (/3), pp. 33-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 93/2, pp 417-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire en débat : quand action rime avec formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formation, coopération, émancipation : expériences en ESS, 4 (233), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trajectories of Institutionalisation of the Social and Solidarity Economy in France and Korea: When Social Innovation Renews Public Action and Contributes to the Objectives of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5023. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polarisations territoriales de l’économie sociale et solidaire : travail politique, institutionnalisation, régimes territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.221.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grassroots social innovation to public experimentation in the French Local childcare system : the managerial turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3/2021), pp. 457-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la mise en débat démocratique et citoyenne des données chiffrées sur l’Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362 (4), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Paradoxes, Manufacturing Governance: Organizational Change in European Third-Sector Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Simsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08997640211005849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : périmêtre et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 635, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’institutionnalisation de l’ESS en France au prisme de la loi de juillet 2014 : quand les logiques marchandes et concurrentielles prennent le pas sur les logiques de transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.101-115. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía social y solidaria, responsabilidad social de las empresas y territorio en Francia : Prácticas en tensión y retos de legitimación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Los Procesos de Responsabilidad Social en la Economía Social y sus Confrontaciones, 35, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Valeurs coopératives et nouvelles pratiques de gestion, Aude Deville, Éric Lamarque et Géraldine Michel (dir.), EMS Management et Société, coll. « Gestion en liberté », 2020, 264 pages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Économie politique des associations. Transformations des organisations de l’économie sociale et solidaire, Anne Le Roy et Emmanuelle Puissant (dir.), François-Xavier Devetter, Sylvain Vatan, coll. « Ouvertures économiques », De Boeck supérieur, 2019, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.357.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’ESS, des actrices engagées et inspirantes mais peu reconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°625, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’entreprise de l’ESS à l’aune de la RSE et de la loi Pacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 353 (3), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.353.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la gouvernance dans les banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (134), pp129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale entrepreneuriale : un processus d'institutionnalisation inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale entrepreneuriale : un processus d’institutionnalisation inachevé. Les 10 ans d’Alter’Incub, premier incubateur régional d’entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale et solidaire à l’entreprise sociale : entre tournant entrepreneurial et innovation. Une clé de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail dans l’ESS, des spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 555, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Pascal Glemain, Emmanuel Bioteau, &amp;quot;Entreprises solidaires : l'économie sociale et solidaire en question(s)&amp;quot;, Economie et société, Rennes, PUR, 2015, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.221-223. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et potentialités des restructurations interassociatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoire et régime de solidarité : l’innovation sociale comme levier pour une ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (97), pp.105-127. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les PTCE par l’analyse processuelle : Une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 343, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038780a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de la fiscalité de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Masclet de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 534, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération : la reconquête de la dimension socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptabilité analytique : bilan sur le divan, 540, pp.41‑45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of evolutions of social enterprises in France: a focus on work integration social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2016.1181390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des modèles d’entreprises d’économie sociale et solidaire et typologie d’entrepreneur : vers la construction d’idéaux types ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.15 (3-4 ), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, innovations sociales et territoires : entre territorialisation et encastrement, une mise en perspective à partir de six études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Economie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et gouvernance : Normalisation ou reconquête du fait associatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (première partie), 33 (6), pp. 359 - 373. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.156.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la qualité dans les services d’accueil collectif du jeune enfant. Pluralité de modèles d’organisation et enjeux de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneur, social entrepreneurship and social enterprise: semantics and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Entrepreneurship, 14, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.014.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue social territorial : origines, enjeux et leviers d'action pour la qualité de l'emploi dans l'aide à domicile, à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78, pp.127-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the professionalism of management practices in nonprofits and for-profits affect job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.1300-1321. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09585192.2012.712543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de la revue &amp;quot;Innovations : cahiers d'économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, une notion aux usages pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la NEF (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne). De l'émergence du banquier itinérant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (mai-août), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire face à la crise économique : entre reconnaissance d'un modèle d'organisation et risque de récupération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle hybride d'organisation et de gouvernance : une alternative à la banalisation en situation concurrentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle économie fraternelle) à la BEE (Banque éthique européenne). Esquisse et enjeux d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318, pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la qualité dans les services à la personne en France : l'Economie sociale et solidaire entre innovation et isomorphisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, p. 46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de &amp;quot;Régimes territoriaux et développement économique&amp;quot;, sous la direction de X. Itçaina, J. Palars, S. Segas, PUR Rennes, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et innovation sociale : Premières observations sur un incubateur dédié en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (30), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.030.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire (ESS) : premiers jalons pour une analyse de la qualité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et territoires : une analyse en termes de proximité ; une illustration par les banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 376, pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un fatalisme néo-libéral ? le dilemme emploi-égalité des revenus revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Koulinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (1), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage d' Ai-Thu Dang, Jean-Luc Outin, Hélène Zajdela (eds). Travailler pour être intégré : Mutations des relations entre emploi et protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société, Série "Socio-Economie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1997-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301, p. 26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire, territoires et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.8. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021859ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance territoriale et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (4), p. 621-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations d’accompagnement à la création d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 293, pp.51. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail de territorialisation de la politique PTCE ? Une mise en perspective sur 3 territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de l'ESS en France : avancées, limites et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSE's role in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec international-Sciences Po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso Analysis of French Cooperatives: Rearticulating Labor and Capital for Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso-level perspectives on paid work in contemporary society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politics and Society, Workshop Serie 2025, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des tensions, stratégie d’adaptation permanente pour entretenir une gestion alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’égalité femmes-hommes au sein de l’ESS dans 3 pays européens : Une porte d’entrée pour de nouveaux imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme journées GESS, Sociales, solidaires et économiques, tensions et convergences des organisations de l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRG, UPEC, Université Gustave Effel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en tensions : entre institutionnalisation, inspiration et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, L’ESS hors la loi Quels projets politiques pour l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing dissonance as a strategy for alternative organizations? A processual analysis of a cultural cooperative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS au péril du genre : La fabrique de l’égalité dans 3 pays européens : Premiers résultats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS, XXIIIemes rencontres L'ESS hors la loi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les coopérations territoriales à partir des PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs-acteurs PTCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond creativity: When intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From creativity to social innovation: unpacking the intermediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-coopératives et transition : des bases pour une régulation alternative du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Riodd, Imaginer, expérimenter et pérenniser la soutenabilité forte, SESSION « COMPRENDRE LES APPORTS ET LIMITES DE L’ESS A LA TRANSFORMATION DU CAPITALISME VERS UN MODELE ECONOMIQUE « RE-ENCASTRE » SOCIALEMENT ET ECOLOGIQUEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, UC LOUVAIN, ULB, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mésoéconomique des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’AFEP, Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity Economy perimeter and measurement in France: why we need to foster controversies and co-produce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local government and SSE, Session SSE statistics: where are we ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSEF and UNRISD, Oct 2021, Mexico- On line, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : lost in transitions : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA International cooperative association, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations trans « formationnelles » pour fertiliser de nouvelles formes de lien social et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Culturelles et Créatives, Cycle de rencontres inter- disciplinaires, Tout un monde en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMU et MUCEM, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in transition : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European research conference on cooperatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, European research conf., Jul 2021, Paris-On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE and Public Policies: Crossed Glances from France and Korea, Understanding concept in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS entre inspiration et marginalisation : de la RSE à l’entreprise à mission, la démocratie économique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes entrepreneuriales et leurs dispositifs collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, ICD Business et CNAM, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorising cooperative and social clusters: Contributions and limits of social enterprise approaches and lessons from conceptualisations of French Territorial poles of economic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du séminaire ADDES 2021 : Agir pour une transition citoyenne avec l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour une transition citoyenne avec l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Jun 2021, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et Régulation : un cadre d’analyse prometteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse-Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization in Work Integration social Enterprise: a multilevel model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium: "Organizing for a sustainable future responsibility, renewal and resistance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche, Atelier 1 Co-recherches, enjeux économiques et évolution du travail,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes -Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du 29eme Colloque de l'ADDES : Perimetres et mesures de L'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périmetres et Mesures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Nov 2020, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture, Colloque Lucas, Distanciel. Plénière et atelier 3 (les alternatives à une coopération culturelle descendante).http://www.lucasrecherche.fr/colloque/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas, Dec 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France, Spain and Portugal: between pathdependence and institutional creation?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Moryama Solorzano-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building processes of impact measurement in the case of workintegration social enterprises (WISEs)). A France-Denmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance au sein des organisations culturelles ? Une étude de cas multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS de la culture et Culture de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE at the risk of the renewal of the debate on enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ciriec International conference on social economy :Moving Towards a New Economic System,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC International, Jun 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From public governance to internal governance: How EuropeanThird Sector organizations respond to changes? A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entrepreneuriale, un processus d’innovation inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d'innovation sociale et Dynamiques d'initiatives entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunkerque, Feb 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Sector Organizational Responses in a Changing Environment - Hybridization, Governance, Management Dilemmas : A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference International Society for Third-Sector Research (ISTR) Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ess, territoire et innovation sociale: 2 configurations de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACTE, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs urbains ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres du GESS (Gestion des entreprises sociales et solidaires) "ESS, Communs, Organisations alternatives : la gestion solidaire peut-être fedérer autour d'une plus grande soutenabilité ?", IAE Paris, Paris, 10-11 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie européenne des entreprises sociales et leurs écosystèmes en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social economy now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTES, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de gouvernance dans le secteur de la culture : le cas de 3 organisations en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADDES (Association pour le développement des données sur l'économie sociale) "Gouvernance et ESS", Paris, 9 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La gouvernance dans tous ses états", Université Paul-Valéry, Université du Québec en Outaouais, Montpellier, 28-29 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS, Communs, Organisations alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles stratégies coopératives : vers une gouvernance collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation du travail au sein des organisations de l'économie sociale et solidaire : des modèles de GRH plus participatifs et épanouissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l''Association francophone de Gestion des Ressources Humaines (AGRH), "GRH et alternatives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France and in Spain : Common trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprises, Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs associatifs et l'enjeu de la qualité de l'accueil collectif du jeune enfant avant l'école : que nous apprend le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">? Rencontres RIUESS à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and compromize in the margin of capitalism: Coop between shared value and instituted rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the advancement of socio-economic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un management collaboratif pour améliorer la qualité de l’emploi : Cas de la SCIC un Goût d’illusion, Société coopérative d’intérêt collectif dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AGRH, AGRH et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d’organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire externe, Coactis, Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises: at the crossroads of social economy, solidarity economy and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’’ESS : vers des formes d’hybridation renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in transition: Social and solidarity economy, the commons, public action and livelihood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karl Polanyi Institute of Political Economy, EMES International Research Network, CNAM Solidarity Economy Chair, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXVIèmes Journées de l’Association d’économie sociale (AES) : La culture : un nouveau chantier au cœur du renouvellement des politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">., Coopérations interassociatives : les stratégies socio-politiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Mutualisations, Regroupements Communs : quelles stratégies de cooperation dans les organisations de l’ESS", IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : Une application en région Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres du RIUESS "La créativité de l’économie sociale et solidaire est-elle soluble dans l’entrepreneuriat ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2014 – Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et stratégies de croissance dans le champ de l’accueil du jeune enfant : vers de nouveaux modèles d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS, "L’ESS en coopération"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et politiques publiques : la petite fabrique du dialogue social territorial dans l'aide à domicile (PACA et Rhône - Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de l'Association française de sciences politique, Sciences po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et secteurs abrités : effet de la normalisation sur les services de proximité en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business social, entreprise sociale et ESS : quelles formes de gouvernance ? entre similitudes et divergences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborer un corpus théorique de l'ESS pour un autre modèle de société, Réseau Interuniversitaire d'Economie Sociale et Solidaire (RIUESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef à la BEE esquisse et enjeu d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne) : De l'émergence du banquier itinérant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du DEUST travail social, « Existe-il des alternatives à la banque capitaliste ? ou Raiffeisen réveille-toi, ils sont devenus fous ! », Université d'Evry Val d'Essonne, le jeudi 23 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et Economie sociale et solidaire : entre innovation et isomorphisme ? Le cas des services à la personne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politiques Publiques et Innovation dans le champ social et médico-social : "Quels modèles et capacité d'action ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité géographique, proximité cognitive et médiation : un incubateur d'entreprises sociales en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de la proximité : Le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality certification procedure and non profit organisations : between innovation and isomorphism ? The case of home care services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EMES International Conf. on Social enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la fonction de traduction dans un incubateur d‘innovation sociale : une analyse en termes de réseau socio-technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RRI, Innovations politiques publiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle Hybride de gouvernance : la construction d'une stratégie institutionnelle du faire ensemble : une analyse à partir d'un groupe de tourisme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la Gouvernance des Associations, Cnam-Paris EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les banques coopératives européennes, 1ers Jalons pour un référentiel coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et consortium doctoral sur les Indicateurs d'évaluation de la Responsabilité sociale et environnementale des entreprises, ISEOR and Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialised governance of care services in Europe, proximity and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives et la RSE : vers l'explicitation de leurs spécificités ?, une analyse exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et innovations sociales : processus et modèle socio-économique : premier résultats sur un incubateur d'entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ESS "Entrepreneuriat et innovations sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : proximité et conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de proximité entre les banques coopératives et les organisations de l'ESS : une étude empirique sur les représentations des responsables associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de gouvernance et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Ciriec "Innovation and management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise dans les banques coopératives européennes : vers une affirmation identitaire coopérative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of cooperative association "The Role of Co-operatives in Sustaining Development and Fostering Social Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Trento, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de coordination entre banques coopératives et entreprises sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the International Society for Third Sector Research (ISTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, "Economie sociale et solidaire, un laboratoire d’innovation sociale", Dunkerque Le 18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : une gouvernance territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire : "Nouvelles pratiques et dynamiques territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : logiques internes/externes et effet de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence mondiale en Economie sociale, CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS et action Publique territorialisée : entre aiguillon, partenariat et soumission, Le cas des dispositifs d'appui à la création d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Economie sociale et solidaire, territoire et politique : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des banques coopératives françaises : démocratie et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L'ISTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et territoires : quelles capacités d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "Le financement du développement local : comprendre le rôle des banques coopératives et mutualistes", LEED-OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et action publique territorialisée : entre aiguillon, partenariat et soumission. Le cas des dispositifs d'appui à la création d'activités en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Economie sociale et solidaire, territoire et politique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de « care » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire, territoire et politique : regards croisés, SPIRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des banques coopératives à la cohésion économique et sociale des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'ADDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance ou intérêt dans les métiers de l'argent : réflexions à partir d'une banque mutualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Confiance et rationalité", INRA-ENESAD, Dijon, 5-6 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale : expérimenter et transformer à partir des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petits matins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Mondes en transitions", pp.129, 2024, 978-2-36383-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économie sociale et solidaire fait territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d’Avignon, books.openedition.org/eua/8428, 2024, 9782385191245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory: From embeddedness to co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.374, 2018, Économie sociale et économie publique / Social economy and public economy, 978-2-8076-0812-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises and their Eco-systems : A European mapping report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission : DG Employment, Social Affairs and Inclusion. Publications Office of the European Union, 2016, 978-92-79-61645-7. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2767/526313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° spécial de la revue Economie et solidarités : &amp;quot;L'évaluation de l'économie sociale : une perspective critique et internationale&amp;quot;, vol. 39, n° 1, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC (Canada), pp.228, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France‎ : le défi de la performance et de la solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation interministérielle à l'innovation, à l'expérimentation sociale et à l'économie sociale. L'Harmattan, pp.289, 2006, Collection L'esprit économique‎. Série Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer les transitions : quand les coopératives multisociétariales s'organisent en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l’Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2024, Les territoires de l’ESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et assumer les tensions au sein d’une SCIC culturelle : une analyse par les conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gianfaldoni; Nadine Richez-Battesti; Laurent Fraisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2024, 235768173X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quelle inter territorialité de l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.297-302, 2024, En-Jeux, 978-2-35768-173-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13fv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme espaces de réalisation de la facilitation culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-182, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESS : Faire économie pour faire société, in Dorival, C., Duverger T., Sibille H.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards d’économistes sur l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Le Bord de l’Eau., p. 110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale, in Duverger T., Germain T. (coord),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en coopération, Cahier de tendances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean Jaures, Ed de l’Aube., pp. 126-129, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des entreprises de l’ESS, Chap. 62 in Boyer R., Chanteau J-P., Labrousse A., Lamarche T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la regulation : un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.514-520, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et responsabilité sociale des entreprises : quelle légitimation par le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippi Maryline (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2022, Territoires de l'ESS, 9782356878861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprise in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny; Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Routledge, 16 p., 2021, 9780429055140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France, Spain and Portugal: between path dependence and institutional creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’engagement et de gouvernance dans l’ESS en France à l’ère du numérique : entre diversification et complémentarité ? in Bance P., Fournier J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, Action Publique et Démocratie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen et du Havre, pp. 281-299., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général, in Borgetto M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, pp.145-162., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'engagement et de gouvernance dans l'ESS en France à l'ère du numérique : entre diversification et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PURH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bance et Jacques Fournier (dir.), Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the Social Economy, Solidarity Economy and Social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe : Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dufour Muriel, Vallade Delphine, Zogning Felix, Noguera Florence, Plane Jean-Michel, La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-237687-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en Commun, in Dufour M., Vallade D., Noguera F., Plane J-M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Gestion en Liberté, EMS ed., pp. 177-194, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence, Borgetto M. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valider les acquis de l'expérience : processus, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Rits J et Blanc M. (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.233-245, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, travail , emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas commenté de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire national de l’Economie Sociale et Solidaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-154, 2020, 978-2-247-191713-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodet Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer l'égalité. Manifeste pour en finir avec le sexisme dans l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La manufacture coopérative, Editions de l'atelier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance dans les organisations culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defalvard hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.24-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Changing social economy in changing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier itçaina and Nadine Richez-Battesti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and dolisarity economy and territories : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-20, 2018, Social and solidarity bases economy and territory : from embedness to coconstruction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, Patrick Hoemke, Joachim Benedikt Pahl and Christina Rentzsch (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient organizations int the third sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ebook, Münster: Westfälische Wilhelms-Universität, Institut für Politik wissenschaft., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives banks and territories : when anchorage improve performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itçaina Xabier et Richez-Battesti Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 57-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter’Incub, a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Practice Compendium for Boosting Social Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Publishing, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation militante au service de la transmission : Villages Club du Soleil, les noutils de gestion du sens au coeur du projet et de sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lafaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire collectivement du sens : les apports de François Rrousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz- Juris Association, pp. 80-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter'Incub a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good practice Compendium for boosting social enterprise development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defourny, Jacques and Nyssens, Marthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : socioéconomie du 3e secteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.73-116, 2017, Ouvertures économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoires et innovations sociales : de la mobilisation à l’encastrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glon, Eric and Pecqueur, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs : proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-78, 2016, Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux, Laëticia and Combes-Joret, Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.199-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat social est-il soluble dans l’économie sociale et solidaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux Laetitia, Combes-Joret Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.221-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation d'un incubateur d'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourrisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.161-178, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance ou de coopération ? Les enjeux pour l’accueil du jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gardin ; Florence Jany-Catrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pressions institutionnelles et stratégies d'innovation : les formes de coopération entre associations de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative banks in France : emergence, mutations, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leseul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karafolas, Simeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credit cooperative institutions in european countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-81, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi dimensionnelle de la qualité de l'emploi en ESS : premiers jalons sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [s.e.], pp.371-386, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la tourmente financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 2009 de l'Economie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the social and solidarity-based economy in France: societal balance sheet-social utility and identity trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC, Bouchard Marie J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worth of the Social Economy: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 87-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre banalisation et reconquête de l'identité coopérative : le cas des banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Munoz, M. R. Rubio, Y. Régnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance coopérative et sociétariat : une reconquête inachevée?, une illustration par les banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis coopératifs : alimentation, crédit, démocratie, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.x-y, 2008, Les Cahiers de l'Economie Sociale ; 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance hybride et services d'intérêt général en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Enjolras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes de gouvernance et intérêt général dans le domaine des service sociaux et de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.X-Y, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : entre banalisation et reconquête identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'Argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Financière, pp.x-y, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la production de services : opportunité d'associer, inventivité collective et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Heurgon, J. Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des services pour un développement durable, nouvelles richesses, nouvelles solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.195-205, 2007, Série prospective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the social economy, solidarity economy and social entrepreneurship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives, démocratie économique et marges d'action critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsability and transitions: renewals and challenges for the cooperative identity. Some reflections from the French case, Review of international cooperation, Special issue on cooperative identity, pp.66-80, Vol. 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: A comparative analysis on work integration social enterprises (WISEs) in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour favoriser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; Laboratoire d’économie et de Sociologie du travail (LEST). 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et créativité : comprendre l'apport de l'économie sociale et solidaire dans les lieux de travail à visée utopique AMORCE 2022, INCIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Centre Gaston Granger. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief on &amp;quot;Boundaries and Linkages between the Social and Solidarity Economy, Corporate Social Responsibility and Responsible Business Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lest-Cnrs, ARGUMANS, Paris Saclay University; Argumans; Paris Saclay University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de solidarité et nouvelles pratiques de coopération sur les territoires : état des lieux, effets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Richez-Battesti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-richez-battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2863-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03181283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'ESS : de nouvelles perspectives meso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Marie-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Social and Solidarity Economy and Its Potential for Socio-Ecological Transitions: A Mesoeconomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work organization in social enterprises: A source of job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (1), pp.111-148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SCIC en tensions ? Le cas d'une coopérative culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée et limites de l’analyse écosystémique des dynamiques territoriales de l’ESS. Le cas des Pôles territoriaux de coopération économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de re­cherche sur les OSBL et l’économie sociale / Canadian Journal of Nonprofit and Social Economy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecosystem, 16 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cjnser770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity economy in the cultural field: governance as a transformative lever? A comparison between three French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-12-2022-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: How intermediation fosters social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond social enterprise: Bringing the territory at the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.114577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après : l'ESS en tension, quel pouvoir de transformation de l'économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, avril-Juillet (372-373), pp.104-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’intermédiation comme levier de l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (4), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-qypp-nnz5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation sociale renouvelle l’action publique. Un regard croisé sur les expériences française et coréenne de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.45-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (368), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire est politique : les coopératives, levier de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.22341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les rôles de l’innovation sociale et de l’innovation responsable dans les initiatives locales de transitions : le cas d’un réseau de tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, Cahiers de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (/3), pp. 33-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trajectories of Institutionalisation of the Social and Solidarity Economy in France and Korea: When Social Innovation Renews Public Action and Contributes to the Objectives of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5023. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire en débat : quand action rime avec formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formation, coopération, émancipation : expériences en ESS, 4 (233), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polarisations territoriales de l’économie sociale et solidaire : travail politique, institutionnalisation, régimes territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.221.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 93/2, pp 417-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía social y solidaria, responsabilidad social de las empresas y territorio en Francia : Prácticas en tensión y retos de legitimación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Los Procesos de Responsabilidad Social en la Economía Social y sus Confrontaciones, 35, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’institutionnalisation de l’ESS en France au prisme de la loi de juillet 2014 : quand les logiques marchandes et concurrentielles prennent le pas sur les logiques de transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.101-115. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : périmêtre et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 635, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grassroots social innovation to public experimentation in the French Local childcare system : the managerial turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3/2021), pp. 457-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la mise en débat démocratique et citoyenne des données chiffrées sur l’Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362 (4), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Paradoxes, Manufacturing Governance: Organizational Change in European Third-Sector Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Simsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08997640211005849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Valeurs coopératives et nouvelles pratiques de gestion, Aude Deville, Éric Lamarque et Géraldine Michel (dir.), EMS Management et Société, coll. « Gestion en liberté », 2020, 264 pages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Économie politique des associations. Transformations des organisations de l’économie sociale et solidaire, Anne Le Roy et Emmanuelle Puissant (dir.), François-Xavier Devetter, Sylvain Vatan, coll. « Ouvertures économiques », De Boeck supérieur, 2019, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.357.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’ESS, des actrices engagées et inspirantes mais peu reconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°625, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’entreprise de l’ESS à l’aune de la RSE et de la loi Pacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 353 (3), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.353.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la gouvernance dans les banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (134), pp129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale et solidaire à l’entreprise sociale : entre tournant entrepreneurial et innovation. Une clé de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale entrepreneuriale : un processus d’institutionnalisation inachevé. Les 10 ans d’Alter’Incub, premier incubateur régional d’entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale entrepreneuriale : un processus d'institutionnalisation inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoire et régime de solidarité : l’innovation sociale comme levier pour une ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (97), pp.105-127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les PTCE par l’analyse processuelle : Une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 343, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038780a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail dans l’ESS, des spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 555, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Pascal Glemain, Emmanuel Bioteau, &amp;quot;Entreprises solidaires : l'économie sociale et solidaire en question(s)&amp;quot;, Economie et société, Rennes, PUR, 2015, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.221-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et potentialités des restructurations interassociatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de la fiscalité de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Masclet de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 534, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération : la reconquête de la dimension socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptabilité analytique : bilan sur le divan, 540, pp.41‑45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of evolutions of social enterprises in France: a focus on work integration social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2016.1181390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des modèles d’entreprises d’économie sociale et solidaire et typologie d’entrepreneur : vers la construction d’idéaux types ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.15 (3-4 ), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, innovations sociales et territoires : entre territorialisation et encastrement, une mise en perspective à partir de six études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Economie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et gouvernance : Normalisation ou reconquête du fait associatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (première partie), 33 (6), pp. 359 - 373. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.156.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneur, social entrepreneurship and social enterprise: semantics and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Entrepreneurship, 14, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.014.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la qualité dans les services d’accueil collectif du jeune enfant. Pluralité de modèles d’organisation et enjeux de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the professionalism of management practices in nonprofits and for-profits affect job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.1300-1321. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09585192.2012.712543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue social territorial : origines, enjeux et leviers d'action pour la qualité de l'emploi dans l'aide à domicile, à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78, pp.127-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, une notion aux usages pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de la revue &amp;quot;Innovations : cahiers d'économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la NEF (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne). De l'émergence du banquier itinérant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (mai-août), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle économie fraternelle) à la BEE (Banque éthique européenne). Esquisse et enjeux d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318, pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la qualité dans les services à la personne en France : l'Economie sociale et solidaire entre innovation et isomorphisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire face à la crise économique : entre reconnaissance d'un modèle d'organisation et risque de récupération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle hybride d'organisation et de gouvernance : une alternative à la banalisation en situation concurrentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, p. 46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de &amp;quot;Régimes territoriaux et développement économique&amp;quot;, sous la direction de X. Itçaina, J. Palars, S. Segas, PUR Rennes, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et innovation sociale : Premières observations sur un incubateur dédié en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (30), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.030.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire (ESS) : premiers jalons pour une analyse de la qualité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 376, pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et territoires : une analyse en termes de proximité ; une illustration par les banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un fatalisme néo-libéral ? le dilemme emploi-égalité des revenus revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Koulinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (1), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage d' Ai-Thu Dang, Jean-Luc Outin, Hélène Zajdela (eds). Travailler pour être intégré : Mutations des relations entre emploi et protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société, Série "Socio-Economie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1997-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301, p. 26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire, territoires et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.8. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021859ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance territoriale et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (4), p. 621-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations d’accompagnement à la création d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 293, pp.51. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de l'ESS en France : avancées, limites et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSE's role in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec international-Sciences Po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso Analysis of French Cooperatives: Rearticulating Labor and Capital for Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso-level perspectives on paid work in contemporary society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politics and Society, Workshop Serie 2025, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail de territorialisation de la politique PTCE ? Une mise en perspective sur 3 territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing dissonance as a strategy for alternative organizations? A processual analysis of a cultural cooperative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS au péril du genre : La fabrique de l’égalité dans 3 pays européens : Premiers résultats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS, XXIIIemes rencontres L'ESS hors la loi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en tensions : entre institutionnalisation, inspiration et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, L’ESS hors la loi Quels projets politiques pour l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les coopérations territoriales à partir des PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs-acteurs PTCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des tensions, stratégie d’adaptation permanente pour entretenir une gestion alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’égalité femmes-hommes au sein de l’ESS dans 3 pays européens : Une porte d’entrée pour de nouveaux imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme journées GESS, Sociales, solidaires et économiques, tensions et convergences des organisations de l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRG, UPEC, Université Gustave Effel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From creativity to social innovation: unpacking the intermediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond creativity: When intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-coopératives et transition : des bases pour une régulation alternative du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Riodd, Imaginer, expérimenter et pérenniser la soutenabilité forte, SESSION « COMPRENDRE LES APPORTS ET LIMITES DE L’ESS A LA TRANSFORMATION DU CAPITALISME VERS UN MODELE ECONOMIQUE « RE-ENCASTRE » SOCIALEMENT ET ECOLOGIQUEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, UC LOUVAIN, ULB, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE and Public Policies: Crossed Glances from France and Korea, Understanding concept in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS entre inspiration et marginalisation : de la RSE à l’entreprise à mission, la démocratie économique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes entrepreneuriales et leurs dispositifs collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, ICD Business et CNAM, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : lost in transitions : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA International cooperative association, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in transition : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European research conference on cooperatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, European research conf., Jul 2021, Paris-On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations trans « formationnelles » pour fertiliser de nouvelles formes de lien social et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Culturelles et Créatives, Cycle de rencontres inter- disciplinaires, Tout un monde en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMU et MUCEM, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity Economy perimeter and measurement in France: why we need to foster controversies and co-produce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local government and SSE, Session SSE statistics: where are we ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSEF and UNRISD, Oct 2021, Mexico- On line, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mésoéconomique des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’AFEP, Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorising cooperative and social clusters: Contributions and limits of social enterprise approaches and lessons from conceptualisations of French Territorial poles of economic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du séminaire ADDES 2021 : Agir pour une transition citoyenne avec l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour une transition citoyenne avec l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Jun 2021, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et Régulation : un cadre d’analyse prometteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse-Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture, Colloque Lucas, Distanciel. Plénière et atelier 3 (les alternatives à une coopération culturelle descendante).http://www.lucasrecherche.fr/colloque/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas, Dec 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche, Atelier 1 Co-recherches, enjeux économiques et évolution du travail,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes -Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du 29eme Colloque de l'ADDES : Perimetres et mesures de L'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périmetres et Mesures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Nov 2020, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization in Work Integration social Enterprise: a multilevel model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium: "Organizing for a sustainable future responsibility, renewal and resistance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance au sein des organisations culturelles ? Une étude de cas multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS de la culture et Culture de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building processes of impact measurement in the case of workintegration social enterprises (WISEs)). A France-Denmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France, Spain and Portugal: between pathdependence and institutional creation?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Moryama Solorzano-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE at the risk of the renewal of the debate on enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ciriec International conference on social economy :Moving Towards a New Economic System,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC International, Jun 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From public governance to internal governance: How EuropeanThird Sector organizations respond to changes? A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de gouvernance dans le secteur de la culture : le cas de 3 organisations en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADDES (Association pour le développement des données sur l'économie sociale) "Gouvernance et ESS", Paris, 9 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La gouvernance dans tous ses états", Université Paul-Valéry, Université du Québec en Outaouais, Montpellier, 28-29 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ess, territoire et innovation sociale: 2 configurations de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACTE, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs urbains ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres du GESS (Gestion des entreprises sociales et solidaires) "ESS, Communs, Organisations alternatives : la gestion solidaire peut-être fedérer autour d'une plus grande soutenabilité ?", IAE Paris, Paris, 10-11 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie européenne des entreprises sociales et leurs écosystèmes en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social economy now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTES, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Sector Organizational Responses in a Changing Environment - Hybridization, Governance, Management Dilemmas : A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference International Society for Third-Sector Research (ISTR) Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS, Communs, Organisations alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles stratégies coopératives : vers une gouvernance collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entrepreneuriale, un processus d’innovation inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d'innovation sociale et Dynamiques d'initiatives entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunkerque, Feb 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France and in Spain : Common trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprises, Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation du travail au sein des organisations de l'économie sociale et solidaire : des modèles de GRH plus participatifs et épanouissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l''Association francophone de Gestion des Ressources Humaines (AGRH), "GRH et alternatives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs associatifs et l'enjeu de la qualité de l'accueil collectif du jeune enfant avant l'école : que nous apprend le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">? Rencontres RIUESS à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and compromize in the margin of capitalism: Coop between shared value and instituted rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the advancement of socio-economic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un management collaboratif pour améliorer la qualité de l’emploi : Cas de la SCIC un Goût d’illusion, Société coopérative d’intérêt collectif dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AGRH, AGRH et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXVIèmes Journées de l’Association d’économie sociale (AES) : La culture : un nouveau chantier au cœur du renouvellement des politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d’organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire externe, Coactis, Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’’ESS : vers des formes d’hybridation renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in transition: Social and solidarity economy, the commons, public action and livelihood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karl Polanyi Institute of Political Economy, EMES International Research Network, CNAM Solidarity Economy Chair, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises: at the crossroads of social economy, solidarity economy and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">., Coopérations interassociatives : les stratégies socio-politiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Mutualisations, Regroupements Communs : quelles stratégies de cooperation dans les organisations de l’ESS", IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : Une application en région Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres du RIUESS "La créativité de l’économie sociale et solidaire est-elle soluble dans l’entrepreneuriat ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2014 – Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et stratégies de croissance dans le champ de l’accueil du jeune enfant : vers de nouveaux modèles d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS, "L’ESS en coopération"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et politiques publiques : la petite fabrique du dialogue social territorial dans l'aide à domicile (PACA et Rhône - Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de l'Association française de sciences politique, Sciences po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business social, entreprise sociale et ESS : quelles formes de gouvernance ? entre similitudes et divergences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborer un corpus théorique de l'ESS pour un autre modèle de société, Réseau Interuniversitaire d'Economie Sociale et Solidaire (RIUESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et secteurs abrités : effet de la normalisation sur les services de proximité en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef à la BEE esquisse et enjeu d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne) : De l'émergence du banquier itinérant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du DEUST travail social, « Existe-il des alternatives à la banque capitaliste ? ou Raiffeisen réveille-toi, ils sont devenus fous ! », Université d'Evry Val d'Essonne, le jeudi 23 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality certification procedure and non profit organisations : between innovation and isomorphism ? The case of home care services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EMES International Conf. on Social enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la fonction de traduction dans un incubateur d‘innovation sociale : une analyse en termes de réseau socio-technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RRI, Innovations politiques publiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et Economie sociale et solidaire : entre innovation et isomorphisme ? Le cas des services à la personne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politiques Publiques et Innovation dans le champ social et médico-social : "Quels modèles et capacité d'action ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité géographique, proximité cognitive et médiation : un incubateur d'entreprises sociales en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de la proximité : Le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle Hybride de gouvernance : la construction d'une stratégie institutionnelle du faire ensemble : une analyse à partir d'un groupe de tourisme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la Gouvernance des Associations, Cnam-Paris EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les banques coopératives européennes, 1ers Jalons pour un référentiel coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et consortium doctoral sur les Indicateurs d'évaluation de la Responsabilité sociale et environnementale des entreprises, ISEOR and Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : proximité et conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de coordination entre banques coopératives et entreprises sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the International Society for Third Sector Research (ISTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de proximité entre les banques coopératives et les organisations de l'ESS : une étude empirique sur les représentations des responsables associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de gouvernance et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Ciriec "Innovation and management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise dans les banques coopératives européennes : vers une affirmation identitaire coopérative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of cooperative association "The Role of Co-operatives in Sustaining Development and Fostering Social Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Trento, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, "Economie sociale et solidaire, un laboratoire d’innovation sociale", Dunkerque Le 18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : une gouvernance territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire : "Nouvelles pratiques et dynamiques territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialised governance of care services in Europe, proximity and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et innovations sociales : processus et modèle socio-économique : premier résultats sur un incubateur d'entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ESS "Entrepreneuriat et innovations sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives et la RSE : vers l'explicitation de leurs spécificités ?, une analyse exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS et action Publique territorialisée : entre aiguillon, partenariat et soumission, Le cas des dispositifs d'appui à la création d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Economie sociale et solidaire, territoire et politique : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : logiques internes/externes et effet de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence mondiale en Economie sociale, CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des banques coopératives françaises : démocratie et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L'ISTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et territoires : quelles capacités d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "Le financement du développement local : comprendre le rôle des banques coopératives et mutualistes", LEED-OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et action publique territorialisée : entre aiguillon, partenariat et soumission. Le cas des dispositifs d'appui à la création d'activités en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Economie sociale et solidaire, territoire et politique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de « care » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire, territoire et politique : regards croisés, SPIRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des banques coopératives à la cohésion économique et sociale des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'ADDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance ou intérêt dans les métiers de l'argent : réflexions à partir d'une banque mutualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Confiance et rationalité", INRA-ENESAD, Dijon, 5-6 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale : expérimenter et transformer à partir des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petits matins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Mondes en transitions", pp.129, 2024, 978-2-36383-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économie sociale et solidaire fait territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d’Avignon, books.openedition.org/eua/8428, 2024, 9782385191245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory: From embeddedness to co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.374, 2018, Économie sociale et économie publique / Social economy and public economy, 978-2-8076-0812-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises and their Eco-systems : A European mapping report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission : DG Employment, Social Affairs and Inclusion. Publications Office of the European Union, 2016, 978-92-79-61645-7. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2767/526313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° spécial de la revue Economie et solidarités : &amp;quot;L'évaluation de l'économie sociale : une perspective critique et internationale&amp;quot;, vol. 39, n° 1, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC (Canada), pp.228, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France‎ : le défi de la performance et de la solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation interministérielle à l'innovation, à l'expérimentation sociale et à l'économie sociale. L'Harmattan, pp.289, 2006, Collection L'esprit économique‎. Série Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quelle inter territorialité de l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.297-302, 2024, En-Jeux, 978-2-35768-173-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13fv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer les transitions : quand les coopératives multisociétariales s'organisent en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l’Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2024, Les territoires de l’ESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et assumer les tensions au sein d’une SCIC culturelle : une analyse par les conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gianfaldoni; Nadine Richez-Battesti; Laurent Fraisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2024, 235768173X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme espaces de réalisation de la facilitation culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESS : Faire économie pour faire société, in Dorival, C., Duverger T., Sibille H.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards d’économistes sur l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Le Bord de l’Eau., p. 110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-182, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale, in Duverger T., Germain T. (coord),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en coopération, Cahier de tendances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean Jaures, Ed de l’Aube., pp. 126-129, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des entreprises de l’ESS, Chap. 62 in Boyer R., Chanteau J-P., Labrousse A., Lamarche T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la regulation : un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.514-520, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et responsabilité sociale des entreprises : quelle légitimation par le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippi Maryline (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2022, Territoires de l'ESS, 9782356878861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dufour Muriel, Vallade Delphine, Zogning Felix, Noguera Florence, Plane Jean-Michel, La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-237687-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'engagement et de gouvernance dans l'ESS en France à l'ère du numérique : entre diversification et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PURH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bance et Jacques Fournier (dir.), Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the Social Economy, Solidarity Economy and Social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe : Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France, Spain and Portugal: between path dependence and institutional creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général, in Borgetto M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, pp.145-162., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’engagement et de gouvernance dans l’ESS en France à l’ère du numérique : entre diversification et complémentarité ? in Bance P., Fournier J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, Action Publique et Démocratie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen et du Havre, pp. 281-299., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en Commun, in Dufour M., Vallade D., Noguera F., Plane J-M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Gestion en Liberté, EMS ed., pp. 177-194, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence, Borgetto M. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprise in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny; Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Routledge, 16 p., 2021, 9780429055140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, travail , emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas commenté de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire national de l’Economie Sociale et Solidaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-154, 2020, 978-2-247-191713-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valider les acquis de l'expérience : processus, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Rits J et Blanc M. (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.233-245, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance dans les organisations culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defalvard hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.24-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodet Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer l'égalité. Manifeste pour en finir avec le sexisme dans l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La manufacture coopérative, Editions de l'atelier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Changing social economy in changing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier itçaina and Nadine Richez-Battesti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and dolisarity economy and territories : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-20, 2018, Social and solidarity bases economy and territory : from embedness to coconstruction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, Patrick Hoemke, Joachim Benedikt Pahl and Christina Rentzsch (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient organizations int the third sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ebook, Münster: Westfälische Wilhelms-Universität, Institut für Politik wissenschaft., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives banks and territories : when anchorage improve performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itçaina Xabier et Richez-Battesti Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 57-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defourny, Jacques and Nyssens, Marthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : socioéconomie du 3e secteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.73-116, 2017, Ouvertures économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation militante au service de la transmission : Villages Club du Soleil, les noutils de gestion du sens au coeur du projet et de sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lafaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire collectivement du sens : les apports de François Rrousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz- Juris Association, pp. 80-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter'Incub a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good practice Compendium for boosting social enterprise development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter’Incub, a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Practice Compendium for Boosting Social Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Publishing, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoires et innovations sociales : de la mobilisation à l’encastrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glon, Eric and Pecqueur, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs : proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-78, 2016, Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat social est-il soluble dans l’économie sociale et solidaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux Laetitia, Combes-Joret Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.221-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux, Laëticia and Combes-Joret, Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.199-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance ou de coopération ? Les enjeux pour l’accueil du jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gardin ; Florence Jany-Catrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation d'un incubateur d'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourrisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.161-178, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pressions institutionnelles et stratégies d'innovation : les formes de coopération entre associations de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative banks in France : emergence, mutations, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leseul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karafolas, Simeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credit cooperative institutions in european countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-81, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi dimensionnelle de la qualité de l'emploi en ESS : premiers jalons sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [s.e.], pp.371-386, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la tourmente financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 2009 de l'Economie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the social and solidarity-based economy in France: societal balance sheet-social utility and identity trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC, Bouchard Marie J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worth of the Social Economy: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 87-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre banalisation et reconquête de l'identité coopérative : le cas des banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Munoz, M. R. Rubio, Y. Régnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance coopérative et sociétariat : une reconquête inachevée?, une illustration par les banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis coopératifs : alimentation, crédit, démocratie, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.x-y, 2008, Les Cahiers de l'Economie Sociale ; 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance hybride et services d'intérêt général en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Enjolras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes de gouvernance et intérêt général dans le domaine des service sociaux et de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.X-Y, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : entre banalisation et reconquête identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'Argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Financière, pp.x-y, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la production de services : opportunité d'associer, inventivité collective et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Heurgon, J. Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des services pour un développement durable, nouvelles richesses, nouvelles solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.195-205, 2007, Série prospective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the social economy, solidarity economy and social entrepreneurship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives, démocratie économique et marges d'action critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsability and transitions: renewals and challenges for the cooperative identity. Some reflections from the French case, Review of international cooperation, Special issue on cooperative identity, pp.66-80, Vol. 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: A comparative analysis on work integration social enterprises (WISEs) in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour favoriser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; Laboratoire d’économie et de Sociologie du travail (LEST). 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief on &amp;quot;Boundaries and Linkages between the Social and Solidarity Economy, Corporate Social Responsibility and Responsible Business Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lest-Cnrs, ARGUMANS, Paris Saclay University; Argumans; Paris Saclay University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et créativité : comprendre l'apport de l'économie sociale et solidaire dans les lieux de travail à visée utopique AMORCE 2022, INCIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Centre Gaston Granger. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de solidarité et nouvelles pratiques de coopération sur les territoires : état des lieux, effets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7509548C"/>
+    <w:nsid w:val="C9594BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-richez-battesti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2863-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03181283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gouteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cjnser770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123790" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-12-2022-0118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qypp-nnz5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Simsa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Pape" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benedikt Pahl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Brandsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640211005849" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083845ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pleintel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039581ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038780a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1181390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0129" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.014.0143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2012.712543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Koulinsky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027968v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728965v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506699v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506740v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506782v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Moryama Solorzano-Kraemer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dufour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510978v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511044v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448397v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519010v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458614v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boned" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458619v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458620v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458617v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enjolras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074079v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespetitsmatins.fr/collections/essais/mondes-en-transitions/334-l-innovation-sociale.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14135" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/526313" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501724v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889100v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952616v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13fv7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904558v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763791v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200800v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226168v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763792v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418471v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127843v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216398v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cress-na.org/publication/atlas-2020-commente-de-leconomie-sociale-et-solidaire/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128075v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793047v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128071v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510777v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793044v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697502v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Defourny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472009v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472014v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472016v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leseul" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437004v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458577v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406295v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437046v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437047v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923700v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991839v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225268v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958290v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225255v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-richez-battesti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2863-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03181283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cjnser770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-12-2022-0118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qypp-nnz5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.37" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083845ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Simsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Pape" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benedikt Pahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Brandsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640211005849" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0129" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pleintel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038780a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marival" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039581ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1181390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0129" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.014.0143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2012.712543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479856v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oswald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Koulinsky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543276v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dufour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Moryama Solorzano-Kraemer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504499v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boned" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enjolras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074079v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespetitsmatins.fr/collections/essais/mondes-en-transitions/334-l-innovation-sociale.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14135" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/526313" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501724v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13fv7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889100v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904558v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200820v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226168v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763788v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763792v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cress-na.org/publication/atlas-2020-commente-de-leconomie-sociale-et-solidaire/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127843v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127862v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128075v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Defourny" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128071v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793044v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793047v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472009v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472014v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413688v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057876v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472016v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leseul" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437004v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458577v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406295v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437046v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437047v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923700v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991839v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225268v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958290v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225255v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>