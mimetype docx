--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Richez-Battesti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-richez-battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2863-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03181283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'ESS : de nouvelles perspectives meso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Marie-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Social and Solidarity Economy and Its Potential for Socio-Ecological Transitions: A Mesoeconomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work organization in social enterprises: A source of job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (1), pp.111-148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SCIC en tensions ? Le cas d'une coopérative culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée et limites de l’analyse écosystémique des dynamiques territoriales de l’ESS. Le cas des Pôles territoriaux de coopération économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de re­cherche sur les OSBL et l’économie sociale / Canadian Journal of Nonprofit and Social Economy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecosystem, 16 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cjnser770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity economy in the cultural field: governance as a transformative lever? A comparison between three French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-12-2022-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: How intermediation fosters social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond social enterprise: Bringing the territory at the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.114577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après : l'ESS en tension, quel pouvoir de transformation de l'économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, avril-Juillet (372-373), pp.104-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’intermédiation comme levier de l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (4), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-qypp-nnz5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation sociale renouvelle l’action publique. Un regard croisé sur les expériences française et coréenne de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.45-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (368), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire est politique : les coopératives, levier de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.22341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les rôles de l’innovation sociale et de l’innovation responsable dans les initiatives locales de transitions : le cas d’un réseau de tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, Cahiers de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (/3), pp. 33-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trajectories of Institutionalisation of the Social and Solidarity Economy in France and Korea: When Social Innovation Renews Public Action and Contributes to the Objectives of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5023. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire en débat : quand action rime avec formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formation, coopération, émancipation : expériences en ESS, 4 (233), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polarisations territoriales de l’économie sociale et solidaire : travail politique, institutionnalisation, régimes territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.221.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 93/2, pp 417-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía social y solidaria, responsabilidad social de las empresas y territorio en Francia : Prácticas en tensión y retos de legitimación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Los Procesos de Responsabilidad Social en la Economía Social y sus Confrontaciones, 35, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’institutionnalisation de l’ESS en France au prisme de la loi de juillet 2014 : quand les logiques marchandes et concurrentielles prennent le pas sur les logiques de transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.101-115. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : périmêtre et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 635, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grassroots social innovation to public experimentation in the French Local childcare system : the managerial turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3/2021), pp. 457-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la mise en débat démocratique et citoyenne des données chiffrées sur l’Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362 (4), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Paradoxes, Manufacturing Governance: Organizational Change in European Third-Sector Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Simsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08997640211005849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Valeurs coopératives et nouvelles pratiques de gestion, Aude Deville, Éric Lamarque et Géraldine Michel (dir.), EMS Management et Société, coll. « Gestion en liberté », 2020, 264 pages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Économie politique des associations. Transformations des organisations de l’économie sociale et solidaire, Anne Le Roy et Emmanuelle Puissant (dir.), François-Xavier Devetter, Sylvain Vatan, coll. « Ouvertures économiques », De Boeck supérieur, 2019, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.357.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’ESS, des actrices engagées et inspirantes mais peu reconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°625, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’entreprise de l’ESS à l’aune de la RSE et de la loi Pacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 353 (3), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.353.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la gouvernance dans les banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (134), pp129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale et solidaire à l’entreprise sociale : entre tournant entrepreneurial et innovation. Une clé de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale entrepreneuriale : un processus d’institutionnalisation inachevé. Les 10 ans d’Alter’Incub, premier incubateur régional d’entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale entrepreneuriale : un processus d'institutionnalisation inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoire et régime de solidarité : l’innovation sociale comme levier pour une ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (97), pp.105-127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les PTCE par l’analyse processuelle : Une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 343, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038780a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail dans l’ESS, des spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 555, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Pascal Glemain, Emmanuel Bioteau, &amp;quot;Entreprises solidaires : l'économie sociale et solidaire en question(s)&amp;quot;, Economie et société, Rennes, PUR, 2015, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.221-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et potentialités des restructurations interassociatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de la fiscalité de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Masclet de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 534, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération : la reconquête de la dimension socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptabilité analytique : bilan sur le divan, 540, pp.41‑45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of evolutions of social enterprises in France: a focus on work integration social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2016.1181390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des modèles d’entreprises d’économie sociale et solidaire et typologie d’entrepreneur : vers la construction d’idéaux types ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.15 (3-4 ), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, innovations sociales et territoires : entre territorialisation et encastrement, une mise en perspective à partir de six études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Economie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et gouvernance : Normalisation ou reconquête du fait associatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (première partie), 33 (6), pp. 359 - 373. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.156.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneur, social entrepreneurship and social enterprise: semantics and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Entrepreneurship, 14, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.014.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la qualité dans les services d’accueil collectif du jeune enfant. Pluralité de modèles d’organisation et enjeux de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the professionalism of management practices in nonprofits and for-profits affect job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.1300-1321. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09585192.2012.712543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue social territorial : origines, enjeux et leviers d'action pour la qualité de l'emploi dans l'aide à domicile, à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78, pp.127-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, une notion aux usages pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de la revue &amp;quot;Innovations : cahiers d'économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la NEF (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne). De l'émergence du banquier itinérant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (mai-août), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle économie fraternelle) à la BEE (Banque éthique européenne). Esquisse et enjeux d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318, pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la qualité dans les services à la personne en France : l'Economie sociale et solidaire entre innovation et isomorphisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire face à la crise économique : entre reconnaissance d'un modèle d'organisation et risque de récupération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle hybride d'organisation et de gouvernance : une alternative à la banalisation en situation concurrentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, p. 46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de &amp;quot;Régimes territoriaux et développement économique&amp;quot;, sous la direction de X. Itçaina, J. Palars, S. Segas, PUR Rennes, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et innovation sociale : Premières observations sur un incubateur dédié en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (30), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.030.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire (ESS) : premiers jalons pour une analyse de la qualité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 376, pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et territoires : une analyse en termes de proximité ; une illustration par les banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un fatalisme néo-libéral ? le dilemme emploi-égalité des revenus revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Koulinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (1), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage d' Ai-Thu Dang, Jean-Luc Outin, Hélène Zajdela (eds). Travailler pour être intégré : Mutations des relations entre emploi et protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société, Série "Socio-Economie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1997-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301, p. 26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire, territoires et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.8. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021859ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance territoriale et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (4), p. 621-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations d’accompagnement à la création d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 293, pp.51. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de l'ESS en France : avancées, limites et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSE's role in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec international-Sciences Po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso Analysis of French Cooperatives: Rearticulating Labor and Capital for Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso-level perspectives on paid work in contemporary society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politics and Society, Workshop Serie 2025, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail de territorialisation de la politique PTCE ? Une mise en perspective sur 3 territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing dissonance as a strategy for alternative organizations? A processual analysis of a cultural cooperative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS au péril du genre : La fabrique de l’égalité dans 3 pays européens : Premiers résultats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS, XXIIIemes rencontres L'ESS hors la loi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en tensions : entre institutionnalisation, inspiration et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, L’ESS hors la loi Quels projets politiques pour l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les coopérations territoriales à partir des PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs-acteurs PTCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des tensions, stratégie d’adaptation permanente pour entretenir une gestion alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’égalité femmes-hommes au sein de l’ESS dans 3 pays européens : Une porte d’entrée pour de nouveaux imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme journées GESS, Sociales, solidaires et économiques, tensions et convergences des organisations de l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRG, UPEC, Université Gustave Effel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From creativity to social innovation: unpacking the intermediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond creativity: When intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-coopératives et transition : des bases pour une régulation alternative du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Riodd, Imaginer, expérimenter et pérenniser la soutenabilité forte, SESSION « COMPRENDRE LES APPORTS ET LIMITES DE L’ESS A LA TRANSFORMATION DU CAPITALISME VERS UN MODELE ECONOMIQUE « RE-ENCASTRE » SOCIALEMENT ET ECOLOGIQUEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, UC LOUVAIN, ULB, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE and Public Policies: Crossed Glances from France and Korea, Understanding concept in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS entre inspiration et marginalisation : de la RSE à l’entreprise à mission, la démocratie économique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes entrepreneuriales et leurs dispositifs collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, ICD Business et CNAM, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : lost in transitions : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA International cooperative association, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in transition : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European research conference on cooperatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, European research conf., Jul 2021, Paris-On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations trans « formationnelles » pour fertiliser de nouvelles formes de lien social et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Culturelles et Créatives, Cycle de rencontres inter- disciplinaires, Tout un monde en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMU et MUCEM, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity Economy perimeter and measurement in France: why we need to foster controversies and co-produce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local government and SSE, Session SSE statistics: where are we ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSEF and UNRISD, Oct 2021, Mexico- On line, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mésoéconomique des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’AFEP, Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorising cooperative and social clusters: Contributions and limits of social enterprise approaches and lessons from conceptualisations of French Territorial poles of economic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du séminaire ADDES 2021 : Agir pour une transition citoyenne avec l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour une transition citoyenne avec l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Jun 2021, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et Régulation : un cadre d’analyse prometteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse-Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture, Colloque Lucas, Distanciel. Plénière et atelier 3 (les alternatives à une coopération culturelle descendante).http://www.lucasrecherche.fr/colloque/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas, Dec 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche, Atelier 1 Co-recherches, enjeux économiques et évolution du travail,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes -Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du 29eme Colloque de l'ADDES : Perimetres et mesures de L'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périmetres et Mesures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Nov 2020, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization in Work Integration social Enterprise: a multilevel model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium: "Organizing for a sustainable future responsibility, renewal and resistance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance au sein des organisations culturelles ? Une étude de cas multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS de la culture et Culture de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building processes of impact measurement in the case of workintegration social enterprises (WISEs)). A France-Denmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France, Spain and Portugal: between pathdependence and institutional creation?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Moryama Solorzano-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE at the risk of the renewal of the debate on enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ciriec International conference on social economy :Moving Towards a New Economic System,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC International, Jun 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From public governance to internal governance: How EuropeanThird Sector organizations respond to changes? A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de gouvernance dans le secteur de la culture : le cas de 3 organisations en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADDES (Association pour le développement des données sur l'économie sociale) "Gouvernance et ESS", Paris, 9 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La gouvernance dans tous ses états", Université Paul-Valéry, Université du Québec en Outaouais, Montpellier, 28-29 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ess, territoire et innovation sociale: 2 configurations de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACTE, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs urbains ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres du GESS (Gestion des entreprises sociales et solidaires) "ESS, Communs, Organisations alternatives : la gestion solidaire peut-être fedérer autour d'une plus grande soutenabilité ?", IAE Paris, Paris, 10-11 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie européenne des entreprises sociales et leurs écosystèmes en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social economy now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTES, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Sector Organizational Responses in a Changing Environment - Hybridization, Governance, Management Dilemmas : A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference International Society for Third-Sector Research (ISTR) Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS, Communs, Organisations alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles stratégies coopératives : vers une gouvernance collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entrepreneuriale, un processus d’innovation inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d'innovation sociale et Dynamiques d'initiatives entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunkerque, Feb 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France and in Spain : Common trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprises, Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation du travail au sein des organisations de l'économie sociale et solidaire : des modèles de GRH plus participatifs et épanouissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l''Association francophone de Gestion des Ressources Humaines (AGRH), "GRH et alternatives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs associatifs et l'enjeu de la qualité de l'accueil collectif du jeune enfant avant l'école : que nous apprend le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">? Rencontres RIUESS à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and compromize in the margin of capitalism: Coop between shared value and instituted rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the advancement of socio-economic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un management collaboratif pour améliorer la qualité de l’emploi : Cas de la SCIC un Goût d’illusion, Société coopérative d’intérêt collectif dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AGRH, AGRH et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXVIèmes Journées de l’Association d’économie sociale (AES) : La culture : un nouveau chantier au cœur du renouvellement des politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d’organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire externe, Coactis, Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’’ESS : vers des formes d’hybridation renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in transition: Social and solidarity economy, the commons, public action and livelihood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karl Polanyi Institute of Political Economy, EMES International Research Network, CNAM Solidarity Economy Chair, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises: at the crossroads of social economy, solidarity economy and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">., Coopérations interassociatives : les stratégies socio-politiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Mutualisations, Regroupements Communs : quelles stratégies de cooperation dans les organisations de l’ESS", IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : Une application en région Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres du RIUESS "La créativité de l’économie sociale et solidaire est-elle soluble dans l’entrepreneuriat ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2014 – Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et stratégies de croissance dans le champ de l’accueil du jeune enfant : vers de nouveaux modèles d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS, "L’ESS en coopération"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et politiques publiques : la petite fabrique du dialogue social territorial dans l'aide à domicile (PACA et Rhône - Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de l'Association française de sciences politique, Sciences po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business social, entreprise sociale et ESS : quelles formes de gouvernance ? entre similitudes et divergences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborer un corpus théorique de l'ESS pour un autre modèle de société, Réseau Interuniversitaire d'Economie Sociale et Solidaire (RIUESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et secteurs abrités : effet de la normalisation sur les services de proximité en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef à la BEE esquisse et enjeu d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne) : De l'émergence du banquier itinérant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du DEUST travail social, « Existe-il des alternatives à la banque capitaliste ? ou Raiffeisen réveille-toi, ils sont devenus fous ! », Université d'Evry Val d'Essonne, le jeudi 23 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality certification procedure and non profit organisations : between innovation and isomorphism ? The case of home care services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EMES International Conf. on Social enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la fonction de traduction dans un incubateur d‘innovation sociale : une analyse en termes de réseau socio-technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RRI, Innovations politiques publiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et Economie sociale et solidaire : entre innovation et isomorphisme ? Le cas des services à la personne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politiques Publiques et Innovation dans le champ social et médico-social : "Quels modèles et capacité d'action ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité géographique, proximité cognitive et médiation : un incubateur d'entreprises sociales en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de la proximité : Le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle Hybride de gouvernance : la construction d'une stratégie institutionnelle du faire ensemble : une analyse à partir d'un groupe de tourisme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la Gouvernance des Associations, Cnam-Paris EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les banques coopératives européennes, 1ers Jalons pour un référentiel coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et consortium doctoral sur les Indicateurs d'évaluation de la Responsabilité sociale et environnementale des entreprises, ISEOR and Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : proximité et conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de coordination entre banques coopératives et entreprises sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the International Society for Third Sector Research (ISTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de proximité entre les banques coopératives et les organisations de l'ESS : une étude empirique sur les représentations des responsables associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de gouvernance et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Ciriec "Innovation and management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise dans les banques coopératives européennes : vers une affirmation identitaire coopérative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of cooperative association "The Role of Co-operatives in Sustaining Development and Fostering Social Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Trento, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, "Economie sociale et solidaire, un laboratoire d’innovation sociale", Dunkerque Le 18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : une gouvernance territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire : "Nouvelles pratiques et dynamiques territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialised governance of care services in Europe, proximity and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et innovations sociales : processus et modèle socio-économique : premier résultats sur un incubateur d'entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ESS "Entrepreneuriat et innovations sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives et la RSE : vers l'explicitation de leurs spécificités ?, une analyse exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS et action Publique territorialisée : entre aiguillon, partenariat et soumission, Le cas des dispositifs d'appui à la création d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Economie sociale et solidaire, territoire et politique : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : logiques internes/externes et effet de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence mondiale en Economie sociale, CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des banques coopératives françaises : démocratie et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L'ISTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et territoires : quelles capacités d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "Le financement du développement local : comprendre le rôle des banques coopératives et mutualistes", LEED-OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et action publique territorialisée : entre aiguillon, partenariat et soumission. Le cas des dispositifs d'appui à la création d'activités en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Economie sociale et solidaire, territoire et politique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de « care » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire, territoire et politique : regards croisés, SPIRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des banques coopératives à la cohésion économique et sociale des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'ADDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance ou intérêt dans les métiers de l'argent : réflexions à partir d'une banque mutualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Confiance et rationalité", INRA-ENESAD, Dijon, 5-6 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale : expérimenter et transformer à partir des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petits matins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Mondes en transitions", pp.129, 2024, 978-2-36383-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économie sociale et solidaire fait territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d’Avignon, books.openedition.org/eua/8428, 2024, 9782385191245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory: From embeddedness to co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.374, 2018, Économie sociale et économie publique / Social economy and public economy, 978-2-8076-0812-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises and their Eco-systems : A European mapping report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission : DG Employment, Social Affairs and Inclusion. Publications Office of the European Union, 2016, 978-92-79-61645-7. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2767/526313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° spécial de la revue Economie et solidarités : &amp;quot;L'évaluation de l'économie sociale : une perspective critique et internationale&amp;quot;, vol. 39, n° 1, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC (Canada), pp.228, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France‎ : le défi de la performance et de la solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation interministérielle à l'innovation, à l'expérimentation sociale et à l'économie sociale. L'Harmattan, pp.289, 2006, Collection L'esprit économique‎. Série Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quelle inter territorialité de l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.297-302, 2024, En-Jeux, 978-2-35768-173-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13fv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer les transitions : quand les coopératives multisociétariales s'organisent en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l’Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2024, Les territoires de l’ESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et assumer les tensions au sein d’une SCIC culturelle : une analyse par les conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gianfaldoni; Nadine Richez-Battesti; Laurent Fraisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2024, 235768173X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme espaces de réalisation de la facilitation culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESS : Faire économie pour faire société, in Dorival, C., Duverger T., Sibille H.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards d’économistes sur l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Le Bord de l’Eau., p. 110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-182, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale, in Duverger T., Germain T. (coord),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en coopération, Cahier de tendances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean Jaures, Ed de l’Aube., pp. 126-129, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des entreprises de l’ESS, Chap. 62 in Boyer R., Chanteau J-P., Labrousse A., Lamarche T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la regulation : un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.514-520, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et responsabilité sociale des entreprises : quelle légitimation par le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippi Maryline (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2022, Territoires de l'ESS, 9782356878861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dufour Muriel, Vallade Delphine, Zogning Felix, Noguera Florence, Plane Jean-Michel, La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-237687-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'engagement et de gouvernance dans l'ESS en France à l'ère du numérique : entre diversification et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PURH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bance et Jacques Fournier (dir.), Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the Social Economy, Solidarity Economy and Social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe : Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France, Spain and Portugal: between path dependence and institutional creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général, in Borgetto M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, pp.145-162., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’engagement et de gouvernance dans l’ESS en France à l’ère du numérique : entre diversification et complémentarité ? in Bance P., Fournier J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, Action Publique et Démocratie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen et du Havre, pp. 281-299., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en Commun, in Dufour M., Vallade D., Noguera F., Plane J-M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Gestion en Liberté, EMS ed., pp. 177-194, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence, Borgetto M. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprise in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny; Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Routledge, 16 p., 2021, 9780429055140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, travail , emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas commenté de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire national de l’Economie Sociale et Solidaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-154, 2020, 978-2-247-191713-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valider les acquis de l'expérience : processus, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Rits J et Blanc M. (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.233-245, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance dans les organisations culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defalvard hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.24-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodet Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer l'égalité. Manifeste pour en finir avec le sexisme dans l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La manufacture coopérative, Editions de l'atelier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Changing social economy in changing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier itçaina and Nadine Richez-Battesti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and dolisarity economy and territories : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-20, 2018, Social and solidarity bases economy and territory : from embedness to coconstruction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, Patrick Hoemke, Joachim Benedikt Pahl and Christina Rentzsch (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient organizations int the third sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ebook, Münster: Westfälische Wilhelms-Universität, Institut für Politik wissenschaft., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives banks and territories : when anchorage improve performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itçaina Xabier et Richez-Battesti Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 57-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defourny, Jacques and Nyssens, Marthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : socioéconomie du 3e secteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.73-116, 2017, Ouvertures économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation militante au service de la transmission : Villages Club du Soleil, les noutils de gestion du sens au coeur du projet et de sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lafaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire collectivement du sens : les apports de François Rrousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz- Juris Association, pp. 80-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter'Incub a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good practice Compendium for boosting social enterprise development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter’Incub, a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Practice Compendium for Boosting Social Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Publishing, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoires et innovations sociales : de la mobilisation à l’encastrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glon, Eric and Pecqueur, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs : proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-78, 2016, Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat social est-il soluble dans l’économie sociale et solidaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux Laetitia, Combes-Joret Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.221-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux, Laëticia and Combes-Joret, Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.199-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance ou de coopération ? Les enjeux pour l’accueil du jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gardin ; Florence Jany-Catrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation d'un incubateur d'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourrisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.161-178, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pressions institutionnelles et stratégies d'innovation : les formes de coopération entre associations de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative banks in France : emergence, mutations, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leseul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karafolas, Simeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credit cooperative institutions in european countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-81, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi dimensionnelle de la qualité de l'emploi en ESS : premiers jalons sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [s.e.], pp.371-386, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la tourmente financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 2009 de l'Economie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the social and solidarity-based economy in France: societal balance sheet-social utility and identity trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC, Bouchard Marie J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worth of the Social Economy: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 87-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre banalisation et reconquête de l'identité coopérative : le cas des banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Munoz, M. R. Rubio, Y. Régnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance coopérative et sociétariat : une reconquête inachevée?, une illustration par les banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis coopératifs : alimentation, crédit, démocratie, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.x-y, 2008, Les Cahiers de l'Economie Sociale ; 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance hybride et services d'intérêt général en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Enjolras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes de gouvernance et intérêt général dans le domaine des service sociaux et de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.X-Y, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : entre banalisation et reconquête identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'Argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Financière, pp.x-y, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la production de services : opportunité d'associer, inventivité collective et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Heurgon, J. Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des services pour un développement durable, nouvelles richesses, nouvelles solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.195-205, 2007, Série prospective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the social economy, solidarity economy and social entrepreneurship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives, démocratie économique et marges d'action critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsability and transitions: renewals and challenges for the cooperative identity. Some reflections from the French case, Review of international cooperation, Special issue on cooperative identity, pp.66-80, Vol. 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: A comparative analysis on work integration social enterprises (WISEs) in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour favoriser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; Laboratoire d’économie et de Sociologie du travail (LEST). 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief on &amp;quot;Boundaries and Linkages between the Social and Solidarity Economy, Corporate Social Responsibility and Responsible Business Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lest-Cnrs, ARGUMANS, Paris Saclay University; Argumans; Paris Saclay University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et créativité : comprendre l'apport de l'économie sociale et solidaire dans les lieux de travail à visée utopique AMORCE 2022, INCIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Centre Gaston Granger. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de solidarité et nouvelles pratiques de coopération sur les territoires : état des lieux, effets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Richez-Battesti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-richez-battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2863-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03181283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'ESS : de nouvelles perspectives meso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Marie-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Social and Solidarity Economy and Its Potential for Socio-Ecological Transitions: A Mesoeconomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work organization in social enterprises: A source of job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (1), pp.111-148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Cross-Sector Partnerships: Innovative Strategies and Challenges for Work Integration Social Enterprises in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1655-1676. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420676.2024.2325706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SCIC en tensions ? Le cas d'une coopérative culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée et limites de l’analyse écosystémique des dynamiques territoriales de l’ESS. Le cas des Pôles territoriaux de coopération économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de re­cherche sur les OSBL et l’économie sociale / Canadian Journal of Nonprofit and Social Economy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ecosystem, 16 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cjnser770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux comme trajectoire territorialisée d'innovation sociale : le cas d'un territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transitions et gouvernance territoriale, 2024 (2), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity economy in the cultural field: governance as a transformative lever? A comparison between three French organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SEJ-12-2022-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: How intermediation fosters social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond social enterprise: Bringing the territory at the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.114577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2024.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’intermédiation comme levier de l’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (4), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-qypp-nnz5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans après : l'ESS en tension, quel pouvoir de transformation de l'économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, avril-Juillet (372-373), pp.104-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation sociale renouvelle l’action publique. Un regard croisé sur les expériences française et coréenne de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.45-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pmp.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLA : quand l’accompagnement prend une dimension formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (233), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (368), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire est politique : les coopératives, levier de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.22341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les rôles de l’innovation sociale et de l’innovation responsable dans les initiatives locales de transitions : le cas d’un réseau de tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations, Cahiers de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (/3), pp. 33-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trajectories of Institutionalisation of the Social and Solidarity Economy in France and Korea: When Social Innovation Renews Public Action and Contributes to the Objectives of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5023. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les Tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire en débat : quand action rime avec formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formation, coopération, émancipation : expériences en ESS, 4 (233), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.233.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments publics de clusterisation de l’ESS et pluralisme institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polarisations territoriales de l’économie sociale et solidaire : travail politique, institutionnalisation, régimes territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.221.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire d’un territoire et fabriquer la transition par les tiers-lieux : le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 93/2, pp 417-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía social y solidaria, responsabilidad social de las empresas y territorio en Francia : Prácticas en tensión y retos de legitimación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Los Procesos de Responsabilidad Social en la Economía Social y sus Confrontaciones, 35, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’institutionnalisation de l’ESS en France au prisme de la loi de juillet 2014 : quand les logiques marchandes et concurrentielles prennent le pas sur les logiques de transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.101-115. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: a comparative analysis on WISES in France and Danemark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire : périmêtre et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 635, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grassroots social innovation to public experimentation in the French Local childcare system : the managerial turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3/2021), pp. 457-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Paradoxes, Manufacturing Governance: Organizational Change in European Third-Sector Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Simsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08997640211005849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la mise en débat démocratique et citoyenne des données chiffrées sur l’Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362 (4), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.362.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Valeurs coopératives et nouvelles pratiques de gestion, Aude Deville, Éric Lamarque et Géraldine Michel (dir.), EMS Management et Société, coll. « Gestion en liberté », 2020, 264 pages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regénérer par les Tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apprendre des territoires, Hors-série 72, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Économie politique des associations. Transformations des organisations de l’économie sociale et solidaire, Anne Le Roy et Emmanuelle Puissant (dir.), François-Xavier Devetter, Sylvain Vatan, coll. « Ouvertures économiques », De Boeck supérieur, 2019, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.357.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’ESS, des actrices engagées et inspirantes mais peu reconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°625, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER LE SENS DANS LES ORGANISATIONS DE L’ÉCONOMIE SOCIALE ET SOLIDAIRE : QUELS OUTILS DE GESTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion hors Mainstream, 8 (34), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.034.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’entreprise de l’ESS à l’aune de la RSE et de la loi Pacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 353 (3), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.353.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la gouvernance dans les banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (134), pp129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale et solidaire à l’entreprise sociale : entre tournant entrepreneurial et innovation. Une clé de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale entrepreneuriale : un processus d’institutionnalisation inachevé. Les 10 ans d’Alter’Incub, premier incubateur régional d’entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale entrepreneuriale : un processus d'institutionnalisation inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.031.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoire et régime de solidarité : l’innovation sociale comme levier pour une ville solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (97), pp.105-127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les PTCE par l’analyse processuelle : Une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 343, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038780a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail dans l’ESS, des spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 555, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Pascal Glemain, Emmanuel Bioteau, &amp;quot;Entreprises solidaires : l'économie sociale et solidaire en question(s)&amp;quot;, Economie et société, Rennes, PUR, 2015, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.221-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et potentialités des restructurations interassociatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de la fiscalité de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Masclet de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 534, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération : la reconquête de la dimension socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptabilité analytique : bilan sur le divan, 540, pp.41‑45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of evolutions of social enterprises in France: a focus on work integration social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.234-246. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2016.1181390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des modèles d’entreprises d’économie sociale et solidaire et typologie d’entrepreneur : vers la construction d’idéaux types ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.15 (3-4 ), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire, innovations sociales et territoires : entre territorialisation et encastrement, une mise en perspective à partir de six études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Economie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et gouvernance : Normalisation ou reconquête du fait associatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (première partie), 33 (6), pp. 359 - 373. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.156.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social entrepreneur, social entrepreneurship and social enterprise: semantics and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Entrepreneurship, 14, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.014.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la qualité dans les services d’accueil collectif du jeune enfant. Pluralité de modèles d’organisation et enjeux de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite fabrique de la médiation territorialisée : vers un modèle multi partie prenante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the professionalism of management practices in nonprofits and for-profits affect job satisfaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.1300-1321. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09585192.2012.712543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue social territorial : origines, enjeux et leviers d'action pour la qualité de l'emploi dans l'aide à domicile, à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78, pp.127-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d’organisations et processus de normalisation. Le cas de la GRH dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, une notion aux usages pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de la revue &amp;quot;Innovations : cahiers d'économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la NEF (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne). De l'émergence du banquier itinérant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (mai-août), pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle économie fraternelle) à la BEE (Banque éthique européenne). Esquisse et enjeux d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318, pp.22-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la qualité dans les services à la personne en France : l'Economie sociale et solidaire entre innovation et isomorphisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire face à la crise économique : entre reconnaissance d'un modèle d'organisation et risque de récupération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle hybride d'organisation et de gouvernance : une alternative à la banalisation en situation concurrentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 315, pp.56-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, p. 46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de &amp;quot;Régimes territoriaux et développement économique&amp;quot;, sous la direction de X. Itçaina, J. Palars, S. Segas, PUR Rennes, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et innovation sociale : Premières observations sur un incubateur dédié en Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (30), pp.41-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.030.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire (ESS) : premiers jalons pour une analyse de la qualité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 376, pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et territoires : une analyse en termes de proximité ; une illustration par les banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un fatalisme néo-libéral ? le dilemme emploi-égalité des revenus revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Koulinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (1), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage d' Ai-Thu Dang, Jean-Luc Outin, Hélène Zajdela (eds). Travailler pour être intégré : Mutations des relations entre emploi et protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société, Série "Socio-Economie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1997-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301, p. 26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire, territoires et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 296, pp.8. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021859ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance territoriale et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (4), p. 621-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations d’accompagnement à la création d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 293, pp.51. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de l'ESS en France : avancées, limites et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSE's role in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec international-Sciences Po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso Analysis of French Cooperatives: Rearticulating Labor and Capital for Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso-level perspectives on paid work in contemporary society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politics and Society, Workshop Serie 2025, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail de territorialisation de la politique PTCE ? Une mise en perspective sur 3 territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing dissonance as a strategy for alternative organizations? A processual analysis of a cultural cooperative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS au péril du genre : La fabrique de l’égalité dans 3 pays européens : Premiers résultats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS, XXIIIemes rencontres L'ESS hors la loi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les partenariats intersectoriels : Stratégies innovantes et défis pour les entreprises sociales d'insertion par l’activité économique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Trasciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, « l’ESS hors la loi »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en tensions : entre institutionnalisation, inspiration et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIemes rencontres du RIUESS, L’ESS hors la loi Quels projets politiques pour l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREACT, Université de Lorraine, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les coopérations territoriales à partir des PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs-acteurs PTCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des tensions, stratégie d’adaptation permanente pour entretenir une gestion alternative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’égalité femmes-hommes au sein de l’ESS dans 3 pays européens : Une porte d’entrée pour de nouveaux imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme journées GESS, Sociales, solidaires et économiques, tensions et convergences des organisations de l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRG, UPEC, Université Gustave Effel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From creativity to social innovation: unpacking the intermediation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond creativity: When intermediation drives the development of social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Slitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-coopératives et transition : des bases pour une régulation alternative du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Riodd, Imaginer, expérimenter et pérenniser la soutenabilité forte, SESSION « COMPRENDRE LES APPORTS ET LIMITES DE L’ESS A LA TRANSFORMATION DU CAPITALISME VERS UN MODELE ECONOMIQUE « RE-ENCASTRE » SOCIALEMENT ET ECOLOGIQUEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, UC LOUVAIN, ULB, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS entre inspiration et marginalisation : de la RSE à l’entreprise à mission, la démocratie économique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes entrepreneuriales et leurs dispositifs collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, ICD Business et CNAM, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la transition sur les territoires par les Tiers lieu : le cas de la ville de Digne les bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux defis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE and Public Policies: Crossed Glances from France and Korea, Understanding concept in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Oct 2021, Teruel, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pôles territoriaux de coopération économique : état des lieux de la recherche et coopération avec les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations trans « formationnelles » pour fertiliser de nouvelles formes de lien social et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Culturelles et Créatives, Cycle de rencontres inter- disciplinaires, Tout un monde en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMU et MUCEM, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in transition : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European research conference on cooperatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACI, European research conf., Jul 2021, Paris-On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : lost in transitions : the cooperative solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA CCR Europe Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA International cooperative association, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mésoéconomique des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’AFEP, Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity Economy perimeter and measurement in France: why we need to foster controversies and co-produce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local government and SSE, Session SSE statistics: where are we ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSEF and UNRISD, Oct 2021, Mexico- On line, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorising cooperative and social clusters: Contributions and limits of social enterprise approaches and lessons from conceptualisations of French Territorial poles of economic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMES International Research Conference on Social Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing meta-organization and social enterprise literatures can enhance the understanding of social territorialized clusters like PTCEs in a multi-level perspective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing social enterprises in changing territories: a multi-level perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPOWER-SE COST Action, EMES International Research Network, Aix-Marseille University, LEST CNRS, University of Zagreb, Mar 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du séminaire ADDES 2021 : Agir pour une transition citoyenne avec l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir pour une transition citoyenne avec l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Jun 2021, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infléchir la trajectoire du territoire et fabriquer la transition par les Tiers lieux : Le cas de la ville de Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO, Université d'Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et Régulation : un cadre d’analyse prometteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse-Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing social clusters: a cross-reading from meta-organization and social and solidarity economy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS ST 73: The Plurality of Meta-organizations: Variations and Dynamics of Collective Action among Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coopération et de la gouvernance dans la culture, Colloque Lucas, Distanciel. Plénière et atelier 3 (les alternatives à une coopération culturelle descendante).http://www.lucasrecherche.fr/colloque/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas, Dec 2020, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du 29eme Colloque de l'ADDES : Perimetres et mesures de L'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périmetres et Mesures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADDES, Nov 2020, Paris-Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche, Atelier 1 Co-recherches, enjeux économiques et évolution du travail,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Tiers secteur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes -Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization in Work Integration social Enterprise: a multilevel model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EGOS Colloquium: "Organizing for a sustainable future responsibility, renewal and resistance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance au sein des organisations culturelles ? Une étude de cas multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS de la culture et Culture de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des associations par le DLA : processus d'institutionnalisation multiscalaires en tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du Projet Essaqui - Institutionnalisations en miroir les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkhein; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building processes of impact measurement in the case of workintegration social enterprises (WISEs)). A France-Denmark comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus et limites de l’institutionnalisation des dynamiques territoriales de clusterisation de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutionnalisations en miroir, les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Bordeaux; Centre Emile Durkheim; IFAID Aquitaine, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France, Spain and Portugal: between pathdependence and institutional creation?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Moryama Solorzano-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From public governance to internal governance: How EuropeanThird Sector organizations respond to changes? A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EMES International Conference on Social Enterprise, Sheffield Hallam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSE at the risk of the renewal of the debate on enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ciriec International conference on social economy :Moving Towards a New Economic System,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC International, Jun 2019, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de gouvernance dans le secteur de la culture : le cas de 3 organisations en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADDES (Association pour le développement des données sur l'économie sociale) "Gouvernance et ESS", Paris, 9 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La gouvernance dans tous ses états", Université Paul-Valéry, Université du Québec en Outaouais, Montpellier, 28-29 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie européenne des entreprises sociales et leurs écosystèmes en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social economy now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTES, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ess, territoire et innovation sociale: 2 configurations de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACTE, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs urbains ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres du GESS (Gestion des entreprises sociales et solidaires) "ESS, Communs, Organisations alternatives : la gestion solidaire peut-être fedérer autour d'une plus grande soutenabilité ?", IAE Paris, Paris, 10-11 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Sector Organizational Responses in a Changing Environment - Hybridization, Governance, Management Dilemmas : A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Brandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Benedikt Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference International Society for Third-Sector Research (ISTR) Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles initiatives locales comme biens communs ? Une étude de cas multiples sur trois coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS, Communs, Organisations alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles stratégies coopératives : vers une gouvernance collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entrepreneuriale, un processus d’innovation inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d'innovation sociale et Dynamiques d'initiatives entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunkerque, Feb 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises in France and in Spain : Common trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprises, Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation du travail au sein des organisations de l'économie sociale et solidaire : des modèles de GRH plus participatifs et épanouissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l''Association francophone de Gestion des Ressources Humaines (AGRH), "GRH et alternatives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs associatifs et l'enjeu de la qualité de l'accueil collectif du jeune enfant avant l'école : que nous apprend le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">? Rencontres RIUESS à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict and compromize in the margin of capitalism: Coop between shared value and instituted rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the advancement of socio-economic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un management collaboratif pour améliorer la qualité de l’emploi : Cas de la SCIC un Goût d’illusion, Société coopérative d’intérêt collectif dans le secteur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AGRH, AGRH et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMES, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXVIèmes Journées de l’Association d’économie sociale (AES) : La culture : un nouveau chantier au cœur du renouvellement des politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’ESS : vers des formes d’hybridation renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d’organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire externe, Coactis, Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de l’’ESS : vers des formes d’hybridation renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies in transition: Social and solidarity economy, the commons, public action and livelihood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karl Polanyi Institute of Political Economy, EMES International Research Network, CNAM Solidarity Economy Chair, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprises: at the crossroads of social economy, solidarity economy and social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinski, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">., Coopérations interassociatives : les stratégies socio-politiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : "Mutualisations, Regroupements Communs : quelles stratégies de cooperation dans les organisations de l’ESS", IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : Une application en région Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Rencontres du RIUESS "La créativité de l’économie sociale et solidaire est-elle soluble dans l’entrepreneuriat ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2014 – Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et stratégies de croissance dans le champ de l’accueil du jeune enfant : vers de nouveaux modèles d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS, "L’ESS en coopération"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et politiques publiques : la petite fabrique du dialogue social territorial dans l'aide à domicile (PACA et Rhône - Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de l'Association française de sciences politique, Sciences po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business social, entreprise sociale et ESS : quelles formes de gouvernance ? entre similitudes et divergences...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborer un corpus théorique de l'ESS pour un autre modèle de société, Réseau Interuniversitaire d'Economie Sociale et Solidaire (RIUESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et secteurs abrités : effet de la normalisation sur les services de proximité en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Travail, Emploi et Compétences dans la mondialisation : les dynamiques sociétales à l'œuvre et à l'épreuve". LEST (UMR 6123)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux territoriaux d'organisation (RTO) et gestion des compétences : vers une redéfinition des espaces de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AGRH "PME innovantes, clusters et territoires: théories et pratiques de la gestion des compétences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef à la BEE esquisse et enjeu d'une trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Nef (Nouvelle Economie Fraternelle) à la BEE (Banque Ethique Européenne) : De l'émergence du banquier itinérant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du DEUST travail social, « Existe-il des alternatives à la banque capitaliste ? ou Raiffeisen réveille-toi, ils sont devenus fous ! », Université d'Evry Val d'Essonne, le jeudi 23 septembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Evry Val d'Essonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality certification procedure and non profit organisations : between innovation and isomorphism ? The case of home care services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EMES International Conf. on Social enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la fonction de traduction dans un incubateur d‘innovation sociale : une analyse en termes de réseau socio-technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RRI, Innovations politiques publiques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et Economie sociale et solidaire : entre innovation et isomorphisme ? Le cas des services à la personne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Politiques Publiques et Innovation dans le champ social et médico-social : "Quels modèles et capacité d'action ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité géographique, proximité cognitive et médiation : un incubateur d'entreprises sociales en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de la proximité : Le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle Hybride de gouvernance : la construction d'une stratégie institutionnelle du faire ensemble : une analyse à partir d'un groupe de tourisme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oswald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la Gouvernance des Associations, Cnam-Paris EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les banques coopératives européennes, 1ers Jalons pour un référentiel coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et consortium doctoral sur les Indicateurs d'évaluation de la Responsabilité sociale et environnementale des entreprises, ISEOR and Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : proximité et conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports de coordination entre banques coopératives et entreprises sociales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the International Society for Third Sector Research (ISTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de proximité entre les banques coopératives et les organisations de l'ESS : une étude empirique sur les représentations des responsables associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de gouvernance et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enjolras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Ciriec "Innovation and management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise dans les banques coopératives européennes : vers une affirmation identitaire coopérative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of cooperative association "The Role of Co-operatives in Sustaining Development and Fostering Social Responsibility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Trento, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Sociale et Solidaire et innovations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, "Economie sociale et solidaire, un laboratoire d’innovation sociale", Dunkerque Le 18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : une gouvernance territorialisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire : "Nouvelles pratiques et dynamiques territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialised governance of care services in Europe, proximity and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the ISTR et EMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et innovations sociales : processus et modèle socio-économique : premier résultats sur un incubateur d'entreprises sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ESS "Entrepreneuriat et innovations sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives et la RSE : vers l'explicitation de leurs spécificités ?, une analyse exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS et action Publique territorialisée : entre aiguillon, partenariat et soumission, Le cas des dispositifs d'appui à la création d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Economie sociale et solidaire, territoire et politique : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : logiques internes/externes et effet de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence mondiale en Economie sociale, CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des banques coopératives françaises : démocratie et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L'ISTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives et territoires : quelles capacités d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "Le financement du développement local : comprendre le rôle des banques coopératives et mutualistes", LEED-OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire et action publique territorialisée : entre aiguillon, partenariat et soumission. Le cas des dispositifs d'appui à la création d'activités en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Economie sociale et solidaire, territoire et politique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes de gouvernance territoriale des politiques sociales et place des organisations d'économie sociale et solidaire : regards croisés sur les services de « care » en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Economie sociale et solidaire, territoire et politique : regards croisés, SPIRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des banques coopératives à la cohésion économique et sociale des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gloukoviezoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'ADDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance ou intérêt dans les métiers de l'argent : réflexions à partir d'une banque mutualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Confiance et rationalité", INRA-ENESAD, Dijon, 5-6 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions aux frontières de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 2026, 978-2-38519-237-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale : expérimenter et transformer à partir des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petits matins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Mondes en transitions", pp.129, 2024, 978-2-36383-413-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économie sociale et solidaire fait territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d’Avignon, books.openedition.org/eua/8428, 2024, 9782385191245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory: From embeddedness to co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.374, 2018, Économie sociale et économie publique / Social economy and public economy, 978-2-8076-0812-2. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01848277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprises and their Eco-systems : A European mapping report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission : DG Employment, Social Affairs and Inclusion. Publications Office of the European Union, 2016, 978-92-79-61645-7. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2767/526313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° spécial de la revue Economie et solidarités : &amp;quot;L'évaluation de l'économie sociale : une perspective critique et internationale&amp;quot;, vol. 39, n° 1, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC (Canada), pp.228, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France‎ : le défi de la performance et de la solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation interministérielle à l'innovation, à l'expérimentation sociale et à l'économie sociale. L'Harmattan, pp.289, 2006, Collection L'esprit économique‎. Série Economie et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quelle inter territorialité de l'ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.297-302, 2024, En-Jeux, 978-2-35768-173-6. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13fv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement dans deux réseaux de Tiers-lieux : le rôle clé des bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Chabaud; Philippe Eynaud; Nadine Raulet-Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, ISTE Group, pp.93-118, 2024, Série management et organisations solidaires, 978-1-83612-011-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et assumer les tensions au sein d’une SCIC culturelle : une analyse par les conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gianfaldoni; Nadine Richez-Battesti; Laurent Fraisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’économie sociale et solidaire fait territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2024, 235768173X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer les transitions : quand les coopératives multisociétariales s'organisent en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l’Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2024, Les territoires de l’ESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme espaces de réalisation de la facilitation culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESS : Faire économie pour faire société, in Dorival, C., Duverger T., Sibille H.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards d’économistes sur l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Le Bord de l’Eau., p. 110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-182, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs et pratiques : le rôle de la démocratie interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glémain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire. Les valeurs à l'épreuve des pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41275-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale, in Duverger T., Germain T. (coord),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en coopération, Cahier de tendances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Jean Jaures, Ed de l’Aube., pp. 126-129, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des entreprises de l’ESS, Chap. 62 in Boyer R., Chanteau J-P., Labrousse A., Lamarche T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la regulation : un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.514-520, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et responsabilité sociale des entreprises : quelle légitimation par le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippi Maryline (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2022, Territoires de l'ESS, 9782356878861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dufour Muriel, Vallade Delphine, Zogning Felix, Noguera Florence, Plane Jean-Michel, La gouvernance dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-237687-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the Social Economy, Solidarity Economy and Social entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe : Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'engagement et de gouvernance dans l'ESS en France à l'ère du numérique : entre diversification et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PURH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Bance et Jacques Fournier (dir.), Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France, Spain and Portugal: between path dependence and institutional creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Solorzano-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny et Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, ISBN 9780367151188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général, in Borgetto M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, pp.145-162., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’engagement et de gouvernance dans l’ESS en France à l’ère du numérique : entre diversification et complémentarité ? in Bance P., Fournier J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, Action Publique et Démocratie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen et du Havre, pp. 281-299., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles initiatives solidaires : vers une gouvernance en Commun, in Dufour M., Vallade D., Noguera F., Plane J-M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Gestion en Liberté, EMS ed., pp. 177-194, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-providence en France : quelle place pour les entreprises d'intérêt général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers secteur en France et au Royaume-Uni : déclin ou perfectionnement de l’Etat-Providence, Borgetto M. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Panthéon-Assas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Enterprise in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Defourny; Marthe Nyssens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Routledge, 16 p., 2021, 9780429055140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, travail , emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pleintel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas commenté de l'Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire national de l’Economie Sociale et Solidaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-154, 2020, 978-2-247-191713-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valider les acquis de l'expérience : processus, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Rits J et Blanc M. (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.233-245, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fabrique de la gouvernance dans les organisations culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defalvard hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.24-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodet Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer l'égalité. Manifeste pour en finir avec le sexisme dans l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La manufacture coopérative, Editions de l'atelier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Changing social economy in changing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier itçaina and Nadine Richez-Battesti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and dolisarity economy and territories : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-20, 2018, Social and solidarity bases economy and territory : from embedness to coconstruction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Zimmer, Patrick Hoemke, Joachim Benedikt Pahl and Christina Rentzsch (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient organizations int the third sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ebook, Münster: Westfälische Wilhelms-Universität, Institut für Politik wissenschaft., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives banks and territories : when anchorage improve performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itçaina Xabier et Richez-Battesti Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and solidarity-based economy and territory : from embedness to coconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 57-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Defourny, Jacques and Nyssens, Marthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : socioéconomie du 3e secteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.73-116, 2017, Ouvertures économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran, André and Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, 2017, Bibliothèque de l'économiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter'Incub a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good practice Compendium for boosting social enterprise development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation militante au service de la transmission : Villages Club du Soleil, les noutils de gestion du sens au coeur du projet et de sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lafaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire collectivement du sens : les apports de François Rrousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz- Juris Association, pp. 80-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter’Incub, a french incubator network for social enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Practice Compendium for Boosting Social Enterprise Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD Publishing, pp.93-100, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’émergence et formes organisationnelles des PTCE : une application en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux, Laëticia and Combes-Joret, Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.199-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat social est-il soluble dans l’économie sociale et solidaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux Laetitia, Combes-Joret Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.221-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS, territoires et innovations sociales : de la mobilisation à l’encastrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glon, Eric and Pecqueur, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs : proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-78, 2016, Espace et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de croissance ou de coopération ? Les enjeux pour l’accueil du jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gardin ; Florence Jany-Catrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation d'un incubateur d'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourrisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.161-178, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pressions institutionnelles et stratégies d'innovation : les formes de coopération entre associations de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2016, 978-2-7535-5094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative banks in France : emergence, mutations, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leseul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karafolas, Simeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credit cooperative institutions in european countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-81, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi dimensionnelle de la qualité de l'emploi en ESS : premiers jalons sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [s.e.], pp.371-386, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la tourmente financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 2009 de l'Economie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.243-249, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the social and solidarity-based economy in France: societal balance sheet-social utility and identity trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRIEC, Bouchard Marie J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worth of the Social Economy: An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp. 87-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre banalisation et reconquête de l'identité coopérative : le cas des banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Munoz, M. R. Rubio, Y. Régnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance coopérative et sociétariat : une reconquête inachevée?, une illustration par les banques coopératives en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis coopératifs : alimentation, crédit, démocratie, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.x-y, 2008, Les Cahiers de l'Economie Sociale ; 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance hybride et services d'intérêt général en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Enjolras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes de gouvernance et intérêt général dans le domaine des service sociaux et de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.X-Y, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives en France : entre banalisation et reconquête identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'Argent dans le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Financière, pp.x-y, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la production de services : opportunité d'associer, inventivité collective et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Heurgon, J. Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des services pour un développement durable, nouvelles richesses, nouvelles solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.195-205, 2007, Série prospective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social enterprise in France : at the crossroads of the social economy, solidarity economy and social entrepreneurship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives, démocratie économique et marges d'action critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsability and transitions: renewals and challenges for the cooperative identity. Some reflections from the French case, Review of international cooperation, Special issue on cooperative identity, pp.66-80, Vol. 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social impact assessment through public value theory: A comparative analysis on work integration social enterprises (WISEs) in France and Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour favoriser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; Laboratoire d’économie et de Sociologie du travail (LEST). 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief on &amp;quot;Boundaries and Linkages between the Social and Solidarity Economy, Corporate Social Responsibility and Responsible Business Conduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lest-Cnrs, ARGUMANS, Paris Saclay University; Argumans; Paris Saclay University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-lieux comme espace transitionnel : Réseaux et coopérations à Digne-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Villes Innovations. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et créativité : comprendre l'apport de l'économie sociale et solidaire dans les lieux de travail à visée utopique AMORCE 2022, INCIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEST CNRS UMR 7317; Centre Gaston Granger. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler Digne-les-Bains à travers l’étude des externalités de ses Tiers Lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POPSU. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Report on third sector barriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] National Report No. 04/2016, Laboratoire d'économie et sociologie du travail (LEST); Mathématiques appliquées Paris 5 (CNRS : UMR8145, Université Paris 5). 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations de solidarité et nouvelles pratiques de coopération sur les territoires : état des lieux, effets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des opérateurs et gouvernance locale de la petite enfance : quels enjeux pour le développement des territoires, les modes d'organisation des acteurs et la régulation de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanut-Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale dans les services à la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2012, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité de l'emploi dans l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Melnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Aix-Marseille Université (AMU). 2010, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9594BCF"/>
+    <w:nsid w:val="46C7AA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-richez-battesti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2863-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03181283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cjnser770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-12-2022-0118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qypp-nnz5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.37" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083845ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Simsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Pape" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benedikt Pahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Brandsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640211005849" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0129" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pleintel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038780a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marival" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039581ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1181390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0129" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.014.0143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2012.712543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479856v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oswald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Koulinsky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543276v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dufour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Moryama Solorzano-Kraemer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504499v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boned" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enjolras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074079v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespetitsmatins.fr/collections/essais/mondes-en-transitions/334-l-innovation-sociale.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14135" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/526313" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501724v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13fv7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889100v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904558v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200820v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226168v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763788v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763792v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cress-na.org/publication/atlas-2020-commente-de-leconomie-sociale-et-solidaire/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127843v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127862v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128075v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Defourny" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128071v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793044v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793047v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472009v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472014v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413688v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057876v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472016v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leseul" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437004v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458577v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406295v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437046v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437047v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923700v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991839v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225268v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958290v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225255v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-richez-battesti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2863-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03181283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Marie-Claire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420676.2024.2325706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cjnser770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEJ-12-2022-0118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qypp-nnz5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04688954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.37" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.233.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083845ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Simsa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Pape" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benedikt Pahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Brandsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640211005849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0129" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pleintel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.034.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gl&#233;main" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038780a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marival" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039581ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1181390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0129" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.014.0143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2012.712543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479856v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oswald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457076v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Koulinsky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506718v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dufour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Moryama Solorzano-Kraemer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510961v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510893v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543304v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504499v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boned" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enjolras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074079v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespetitsmatins.fr/collections/essais/mondes-en-transitions/334-l-innovation-sociale.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363670v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68076" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14135" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/526313" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497409v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501724v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13fv7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763764v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889100v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763783v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229477v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904558v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200800v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Solorzano-Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763788v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763792v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418471v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216398v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cress-na.org/publication/atlas-2020-commente-de-leconomie-sociale-et-solidaire/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127843v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128068v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128075v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697502v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Defourny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793044v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128071v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793047v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472014v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472009v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057876v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449089v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472016v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leseul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458577v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437030v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406295v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437046v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437047v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923700v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216401v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945664v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978490v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991839v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506882v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225268v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225255v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960049v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Melnik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>