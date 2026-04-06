--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous glass fracture in archaeological artifact: The impact of fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Peiteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.124076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Peiteado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Celestino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>