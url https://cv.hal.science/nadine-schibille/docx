--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous glass fracture in archaeological artifact: The impact of fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Peiteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.124076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous glass fracture in archaeological artifact: The impact of fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Peiteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.124076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Peiteado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Celestino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Peiteado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Celestino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>