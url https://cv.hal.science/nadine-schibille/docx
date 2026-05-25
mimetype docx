--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous glass fracture in archaeological artifact: The impact of fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Peiteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.124076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tin and iron in the production of Spanish copper red glass from the 19th to the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2023.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Schibille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last natron glass production in middle Egypt in the 8th to 9th century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Nenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.106529. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous glass fracture in archaeological artifact: The impact of fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Peiteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.124076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying regional contamination patterns in glass recycling at medieval Tusculum (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Beolchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s40494-026-02585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashes to art: The glassmaking traditions of Königsfelden’s medieval windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Langagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2026.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating al-Gharb: LA-ICP-MS characterization of 10th- to 13th-century CE glass from Silves Castle, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cadena-Irizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (5), pp.100457. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2025.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken glass on the Via Nova Traiana: Roman, Late Antique and Early Islamic activity at Khirbet al-Khalde (south Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ettore Intagliata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue decoration on glass Objects: Unravelling origins and Significance in late medieval – Early modern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cristoforetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Villamariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís C Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.105159. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt, and other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Archaeology, Anthropology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through a Glass Brightly: Islamic Glass Inlays in the Convent of Santa Fe in Toledo (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Monzón Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52825/glass-europe.v3i.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Boron Content in Surface Paintings From Historical Stained‐Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maestro‐guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinitat Pradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing glass production in urban centers along the Silk Roads in the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alumina plant ash (v-Na-Al) glass bangles from Siraf: Clarifications on a Central Asian glass group (9th-14th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte K Nash-Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.104970. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass working and recycling in Pompeii: new evidence from the landfill of the Sarno Baths (VIII 2, 17–23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.115. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Smalt and Other Cobalt Compounds at the Blaafarveværket, Modum, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Hermansen Bjørnland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebastian Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Environmental Forensic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/faae.26631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of glass bead‐making in the early Islamic Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8th-9th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-2, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical variations in early Islamic glass finds from Bukhara (Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sören Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asan I Torgoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (1), pp.126078. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2024.126078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Materials in Crusader Window Glass from Acre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Occari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corisande Fenwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Gorin-Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass from Islamic Sicily: typology and composition from an urban and a rural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early medieval glass beads: witness to changes in central Europe – the case of Hostivice (Czech Republic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Venclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and chemical variability of glass beads: olive and fusiform beads in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Tomková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Faltusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Vaculovič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the city to the countryside: indicators of artisanal glass production in the central Iberian Peninsula (8 th -9 th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sulphur in the early production of copper red stained glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions of early Islamic glass along the Iranian Silk Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Lankton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.125903. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2022.125903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical restorations of the Maqṣūrah glass mosaics from the Great Mosque of Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Javier Díaz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gomez-Morón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verrerie islamique du viiie siècle au xiie siècle : apport de l’analyse des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and manufacture of the glass mosaic tesserae from the great Umayyad Mosque in Damascus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brunswic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105675. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet Trade in Early Medieval Europe: The Italian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2022.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Rome during the transition from late antiquity to the early Middle Ages: materials from the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Rome and the Italian Glass Connection: 16th-Century Hospital Dumps in the Forum of Caesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Presicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2099608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Alkali Elements as Markers of Local Glass Working in Medieval Tolmo de Minateda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Amorós Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (9), pp.e202200147. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202200147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in Early Islamic Egypt: Continuity and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Islamischen Kunst und Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.129 - 146. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29091/9783752002355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production or Consumption? Glass Beads from the Roman Villa of Aiano, Tuscany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Muslim contacts across the Mediterranean: Byzantine glass mosaics in the Great Umayyad Mosque of Córdoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Auxiliadora Gómez-Morón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cerqueira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Vilarigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.105370. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Glass to Glaze in al-Andalus: Local Invention and Technological Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Piñero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eaa.2021.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103185. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and origins of decorated glass from Umayyad Cordoba (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maudilio Moreno Almenara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-021-00505-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Palette of the Mosaics in the Roman Villa of Noheda (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Thermal Investigations of Calcium Antimonate Opacified White Glass Tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Leonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valero Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage3020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and social significance of glass beads in migration-period Italy: The cemetery of Campo Marchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.319-342. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ojoa.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02903649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique Silver-Stained Glass Vessel from Eighth- to Ninth-Century Šaqunda (Cordoba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia Martínez Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glass Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, microstructure and corrosion mechanisms of Catalan Modernist enamelled glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pXRF and LA-ICP-MS analysis of lead-rich glass mosaic tesserae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, Part A, pp.102603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist enamels: Composition, microstructure and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vallcorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1753-1766. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex novo development of lead glassmaking in early Umayyad Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Casal García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.202003440. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2003440117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and provenance of architectural glass from the Umayyad period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ware Adlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239732. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streams across the Silk Roads? The case of Islamic glass from Ghazni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Venezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Vandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the supply of eastern Mediterranean glasses to Visigothic Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Vigil-Escalera Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass compositions from Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supply of Glass at Portus Ilicitanus (Alicante, Spain): A Meta‐Analysis of HIMT Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez de Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.647-662. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Dark & Jan Kostenec. 2019. Hagia Sophia in context: an archaeological re-examination of the cathedral of Byzantine Constantinople. Oxford: Oxbow; 978-1-78925-030-5 £55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (372), pp.1690-1691. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1107-1122. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0583-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The trade of glass beads in early medieval Illyricum: towards an Islamic monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1637-1638. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Byzantine connection: Eastern Mediterranean glasses in medieval Bari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something old, something new: the late antique mosaics from the catacomb of San Gennaro (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ebanista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramzi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros vidrios de al-Andalus: análisis arqueométricos en el yacimiento emiral de Cabezo Pardo (Alicante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ximénez de Embún</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic soda-ash glasses in the Christian kingdoms of Asturias and León (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Fernández Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Muñiz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro García Álvarez-Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.257 - 263. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra (Iraq): Ninth-century Abbasid glass production and imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wypyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Rosser-Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Signature of Cobalt Colorants in Late Antique and Early Islamic Glass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8060225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass groups, glass supply and recycling in late Roman Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Sterrett-Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Freestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.1223-1241. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of glass tesserae from Kilise Tepe: New insights into an early Byzantine production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret O'Hea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.600-612. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labraunda 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Löwenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Frejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the mosaics of the Durres amphitheatre through interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.683-686. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8365.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling provenance and recycling of Late Antique glass with trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Meulebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hispania antigua y medieval a través del vidrio: la aportación de la arqueometría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass import and production in Hispania during the early medieval period: The glass from Ciudad de Vascos (Toledo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0182129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Eastmond, ed., Viewing Inscriptions in the Late Antique and Medieval World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient History Bulletin, Online Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Chemical Characterisation of Byzantine Glass Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendeguz Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Entwistle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data on the Soda Flux Used in the Production of Iznik Glazes and Byzantine Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Tite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shortland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Degryse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (1), pp.57-67. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sacred architecture of Byzantium. Art, liturgy and symbolism in early Christian churches. By Nicholas N. Patricios. (Library of Classical Studies, 4.) Pp. xvii + 446 incl. colour frontispiece and 1,120 ills + 20 colour plates. London–New York: I. B. Tauris, 2014. £45. 978 1 78076 291 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecclesiastical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.393-395. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022046914002620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in glass consumption in Pergamon (Turkey) from Hellenistic to late Byzantine and Islamic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaics from the Great Umayyad Mosques in Damascus & Cordoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass in the Islamic world - 19th Colloquium Ernst Herzfeld Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitrocentre Romont (Suisse); Ernst Herzfeld Gesellschaft, Jul 2024, Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et recyclage du verre au premier millénaire de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOULINS 2025 – Le verre d’hier à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Mar 2025, Yzeure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens technologiques entre le verre et la glaçure en al–Andalus au IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes of Glass Production during the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sogdiana : State of the Art and Research in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France; Tang Center for Silk Road Studies at UC Berkeley; Institute for the Study of the Ancient World, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade in mosaic glass tesserae in the early Islamic period – where has all the glass come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3000 Years of Glass in Architecture and Construction in the Ancient and Historical Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the History of Glass, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verres de la villa de Lalonquette - la production de verre à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Gallo Romain Claracq, Jun 2025, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Glass Industry in the Early Islamic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA, Mainz, Sep 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recyGLage : Glass Recycling through the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Association for the History of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the History of Glass; LEIZA Mainz, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical tracing of archaeological glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung GlassAge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Freiburg, Jan 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre islamique : réflexions sur ses débuts et sa diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTV, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have the Romans ever done for us? Two thousand years of glass recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jointly organized by ICG TCs 03, 05, 07, 18 and USTV, Apr 2024, Lloret del Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Mosaics in Islamic Contexts: The Umayyad Mosque in Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra archeologia e analisi archeometriche: indicatori di produzione e consumo nel centro peninsulare iberico (secoli VII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Berrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Light: The Choices in the Making of Glass Mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Procurement of Tesserae for the Apse Mosaics of Hagia Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Byzantine Studies Byzantium – Bridge Between Worlds Venice and Padua, 22-27 August 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambiamenti dell'industria vetraria siciliana tra il V e l'XI secolo: i contesti della Villa del Casale (Piazza Armerina) et di Via Romano (Mazara del Vallo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille anni di vetro al centro di Roma: nuovi dati dal Foro di Cesare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kindberg Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Parisi Prescicce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubina Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vetro nel Medioevo - XXI Giornate nazionali di studio del Comitato Nazionale Italiano dell'AIHV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Straits of Gibraltar to the Iranian Plateau: Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Virtual Seminar Series in Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathaniel Erb-Satullo, Feb 2022, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glass of its own: Early Islamic glass in its context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute for the Study of the Ancient World, NYU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shattered Glass – An Unusual Alteration Process in a 5th-Century BCE Archaeological Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Palomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Glass and Ceramics Conservation 2022 6th Interim Meeting of the ICOM-CC Glass and Ceramics Working Group2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbon, Portugal. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of lead glass in al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la production du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du vendredi USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la science et technologie verrière, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et transformations dans la production et le commerce du verre entre le IVe et le XII siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Eisenstaedt, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying early Islamic glass productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Technologies in the Age of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moujan Matin et Alain George, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produktion und Handel spätantiker und frühmittelalterlicher Gläser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut für Archäologien, Universität Innsbruck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bendeguz Tobias, Jan 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass walls of Samarra: 9th-century Abbasid glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Meek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Archaeology Day at UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du VIe au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technique et science du Moyen Âge à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of early Islamic glass groups from Egypt: analysis of glass weights and stamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network Summer Study Seminar at the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands Current State of Research &amp; New Perspectives Ernst Herzfeld Society 14th Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations techniques dans la fabrication et la diffusion du verre du 6è au 12è siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass supply in medieval Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Historia, Centro de Ciencias Humanas y Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduardo Manzano, Mar 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic evolution of early Islamic glass production: Islamic glass weights from the Musée du Louvre and the BNU in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Material Cultures and Visual Arts in Islamic Lands : Current State of research and New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernst Herfeld Society for Studies in Islamic Art and Archaeology, Jul 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass from Recópolis: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Gómez de La Torre-­verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Govantes Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterisation of Islamic glass from Silves’ Castle (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Varela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Glass Science in Art and Conservation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Spain takes the lead ! An emerging Iberian glass industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Glass Technology Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Rosenow, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supply of glass on the Iberian Peninsula between the 6th and the 12th century CE: Tradition and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE MEDIEVAL EUROPE IN MOTION THE MIDDLE AGES: A GLOBAL CONTEXT?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materias primas, producción del vidrio en el Mediterráneo entre los siglos IV y XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Ceramica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verre à l’époque byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Boehm, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Supply of Glass in the Mediterranean during the First Millennium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America (AIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photismos and the early Byzantine aesthetic experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Sensorialité : Antiquité et Moyen Âge. Colloque International due LABEX RESMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Caseau, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlassRoutes - Wenn Gläser Reisen: Glas im 1. Jahrtausend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittwochskonferenz Historisches Seminar, Goethe-Universität Frankfurt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Glass in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press, 7, 2022, Studies in Archaeological Sciences, 9789462703193, 9789461664426, 9789461664419. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11116/9789461664419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Islamic cobalt-blue glass: Colourant and matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew J. SHORTLAND; Victoria KEMP; Lasse HERMANSEN BJØRNLAND; Patrick DEGRYSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of Goblins and Gods: 3,500 years of Cobalt and its Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-163, 2026, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.30116067.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la verrerie islamique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cammandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare vitreum. Mélanges offerts à Danièle Foy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2024, Monographies Instrumentum, 978-2-35518-147-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres au plomb islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie SCIENCES PHYSIQUE DE LA MATIÈRE CONDENSÉE Matériaux du patrimoine culturel et industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2022, 978-1-78948-076-4 / 978-1-78948-076-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morana Čaušević-Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šime Perović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Starac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE ROMAN AND EARLY ISLAMIC GLASS IN SPAIN: PRODUCTION AND CONSUMPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES du 21e CONGRÈS de l’ASSOCIATION INTERNATIONALE pour l’HISTOIRE du VERRE (İstanbul, 03-07 Septembre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.471-484, 2021, 978-605-7880-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pactat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Glass of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the Mediterranean glass supply in medieval Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Colangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medievale (secoli VII-XV) Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en al-Andalus: una historia fragmentada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susana Gómez Martínez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las artes del Islam II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-70, 231-240, 2020, Colección de Estudios Árabo-Islámicos de Almonaster la Real, 978-84-472-3031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass cakes and glass tesserae from the Vrina Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butrint 6: Excavations on the Vrina Plain Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.199-208, 2019, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvpmw4r4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vidrio en la taifa de Toledo: reflexiones a partir de Ciudad de Vascos y el convento de Santa Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Juan Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAWA- ‘IF. Historia y Arqueología de los reinos taifas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarte-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Llamas Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba González Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bottaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Canto García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Peiteado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Celestino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2023.07.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Palomar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Peiteado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Celestino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Beolchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02585-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cadena-Irizar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Varela Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Vilarigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2025.100457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boschetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Harvey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ettore Intagliata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cristoforetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Villamariz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C Alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hermansen Bj&#248;rnland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degryse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebastian Walton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/faae.26631" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan Ares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monz&#243;n Moya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v3i.2657" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maestro&#8208;guijarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Sedano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Meek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Nash-Pye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02009-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klesner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Stark" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan I Torgoev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2024.126078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asan Torgoev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Berrica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Freestone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corisande Fenwick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Gorin-Rosen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xgx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Tomkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Venclov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Faltusov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01754-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vaculovi&#269;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01717-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Yuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.236" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Lankton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2022.125903" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cerqueira Alves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Javier D&#237;az Hidalgo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora Gomez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2022.04.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.13379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Brunswic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blondeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105675" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2022.25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kindberg Jacobsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Presicce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00729-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vitti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2099608" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Amor&#243;s Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783752002355" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.34" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Auxiliadora G&#243;mez-Mor&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105370" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salinas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Juan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Pi&#241;ero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Casal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2021.23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maudilio Moreno Almenara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00505-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511142v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Romagnoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valero T&#233;var" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3020032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallcorba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ware Adlington" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102603" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881725v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2003440117" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ritter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239732" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fiorentino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Venezia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Vandini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Vigil-Escalera Guirado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.04.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022546v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.02.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez de Prado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12446" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0583-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0635-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nuzzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.11.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ebanista" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bisconti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Xim&#233;nez de Emb&#250;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916361v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fern&#225;ndez Calder&#243;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mu&#241;iz L&#243;pez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a &#193;lvarez-Busto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wypyski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#246;ger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rosser-Owen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201749" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025316v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sterrett-Krause" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0316-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jackson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret O'Hea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gregory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.036" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8365.12325" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceglia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Meulebroeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829445v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendeguz Tobias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Entwistle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168289" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Tite" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shortland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degryse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12156" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R90NW36X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022046914002620" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rehren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492275v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492310v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492315v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492268v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492274v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774296v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679281v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Parisi Prescicce" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814718v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Celestino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534537v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534409v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534721v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534730v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02633781v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534683v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya G&#243;mez de La Torre-&#173;verdejo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Duckworth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Govantes Edwards" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534621v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530816v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530795v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530895v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664419" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/book/of-goblins-and-gods/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.30116067.12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741375v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474013v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720185/las-artes-del-islam-ii" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvpmw4r4.11" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959910v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>