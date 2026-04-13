--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -3069,498 +3069,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00339558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-contracting: an analysis based on French industry data</w:t>
+                <w:t xml:space="preserve">Réinterpréter la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIPPE International Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Procida, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Socioéconomie, CLERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324384v1</w:t>
+                <w:t xml:space="preserve">halshs-00290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterpréter la sous-traitance</w:t>
+                <w:t xml:space="preserve">Sub-contracting: an analysis based on French industry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Socioéconomie, CLERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">IIPPE International Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Procida, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00290141v1</w:t>
+                <w:t xml:space="preserve">halshs-00324384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
+                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
+              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00270904v1</w:t>
+                <w:t xml:space="preserve">halshs-00270903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270903v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypothèse à revoir ?</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,255 +5872,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00270915v1</w:t>
+                <w:t xml:space="preserve">halshs-00270897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délila Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270897v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,51 +7131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E21BA53E"/>
+    <w:nsid w:val="8B3B189C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,51 +7362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-thevenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0778-8016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101534892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Grimault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;riaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-thevenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0778-8016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101534892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Grimault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;riaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>