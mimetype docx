--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -3298,269 +3298,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00270903v1</w:t>
+                <w:t xml:space="preserve">halshs-00270904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
+                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
+              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270904v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypothèse à revoir ?</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,51 +6953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,51 +7131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B3B189C"/>
+    <w:nsid w:val="A6639A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,51 +7362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-thevenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0778-8016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101534892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Grimault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;riaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-thevenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0778-8016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101534892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Grimault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;riaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>