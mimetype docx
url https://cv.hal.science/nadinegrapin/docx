--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -1998,51 +1998,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2196,191 +2196,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactiques et formation des enseignants à l’évaluation des apprentissages scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+                <w:t xml:space="preserve">GESTES EVALUATIFS EN RESOLUTION DE PROBLEMES AU DEBUT DE L’ECOLE ELEMENTAIRE : ETUDE DE CAS AUPRES D’UN ELEVE EN GRANDE DIFFICULTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Esch sur Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332069v1</w:t>
+                <w:t xml:space="preserve">hal-05332049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactiques et formation des enseignants à l’évaluation des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332084v1</w:t>
+                <w:t xml:space="preserve">hal-05332069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de manuels de mathématiques sénégalais : méthodologie &amp; résultats</w:t>
               </w:r>
@@ -2455,660 +2468,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171676v1</w:t>
+                <w:t xml:space="preserve">hal-05332084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une analyse didactique pour la conception du contenu d'une plateforme proposant des parcours différenciés en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures</w:t>
+              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171706v1</w:t>
+                <w:t xml:space="preserve">hal-04171676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt d'une analyse didactique pour la conception du contenu d'une plateforme proposant des parcours différenciés en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica de Salvo Miotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651501v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolina Marques</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
+              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741909v1</w:t>
+                <w:t xml:space="preserve">hal-04651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
+                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483154v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171774v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3137,2566 +3137,2661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From paper-pencil to tablet-based assessment: a comparative study at the end of primary school</w:t>
+                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753427v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From paper-pencil to tablet-based assessment: a comparative study at the end of primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et modéliser en mathématiques : de l’activité des élèves à la formation des professeurs des écoles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2022, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651541v1</w:t>
+                <w:t xml:space="preserve">hal-03753427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les pratiques d’évaluation des enseignants de primaire à partir de leurs gestes évaluatifs : deux études de cas au CP en résolution de problèmes arithmétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Représenter et modéliser en mathématiques : de l’activité des élèves à la formation des professeurs des écoles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2022, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318167v1</w:t>
+                <w:t xml:space="preserve">hal-04651541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la validité des évaluations au sein du réseau EVADIDA (Evaluations et Didactique) de l’ADMEE : approches et exemples en mathématiques et en lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier les pratiques d’évaluation des enseignants de primaire à partir de leurs gestes évaluatifs : deux études de cas au CP en résolution de problèmes arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'actualités de l'ARCD.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314539v1</w:t>
+                <w:t xml:space="preserve">hal-03318167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre enseignants et chercheurs au cycle 2 autour des apprentissages numériques : effets sur la professionnalité de chacun des acteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of assessment in mathematical textbooks : a study of beginning of primary school level textbook assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès internationale de la Théorie de l'Action Conjointe en Didactique. Pour une construction de la forme scolaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318157v1</w:t>
+                <w:t xml:space="preserve">hal-03318162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of assessment in mathematical textbooks : a study of beginning of primary school level textbook assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration entre enseignants et chercheurs au cycle 2 autour des apprentissages numériques : effets sur la professionnalité de chacun des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Bourouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
+              <w:t xml:space="preserve">2ème congrès internationale de la Théorie de l'Action Conjointe en Didactique. Pour une construction de la forme scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318162v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier la planification pour documenter l'activité évaluative des professeurs des écoles : réflexions méthodologiques autour de la méthode de pensée à voix haute</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la validité des évaluations au sein du réseau EVADIDA (Evaluations et Didactique) de l’ADMEE : approches et exemples en mathématiques et en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de la théorie de l'action conjointe en didactique. Pour une reconstruction de la forme scolaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'actualités de l'ARCD.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318159v1</w:t>
+                <w:t xml:space="preserve">hal-03314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter l’activité évaluative de PE dans le cadre d’un dispositif de Recherche-Formation : étude de cas en résolution de problèmes au cours élémentaire de première année</w:t>
+                <w:t xml:space="preserve">Etudier la planification pour documenter l'activité évaluative des professeurs des écoles : réflexions méthodologiques autour de la méthode de pensée à voix haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">2ème congrès de la théorie de l'action conjointe en didactique. Pour une reconstruction de la forme scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318163v1</w:t>
+                <w:t xml:space="preserve">hal-03318159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un dispositif ouvert de formation sur l'activité évaluative en mathématiques de professeurs des écoles</w:t>
+                <w:t xml:space="preserve">Documenter l’activité évaluative de PE dans le cadre d’un dispositif de Recherche-Formation : étude de cas en résolution de problèmes au cours élémentaire de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32eme Colloque de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321696v1</w:t>
+                <w:t xml:space="preserve">hal-03318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité des évaluations en mathématiques sur support numérique à l’école : questions liées la transition papier-crayon / tablette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d'un dispositif ouvert de formation sur l'activité évaluative en mathématiques de professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme Colloque ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.489-491</w:t>
+              <w:t xml:space="preserve">32eme Colloque de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913565v1</w:t>
+                <w:t xml:space="preserve">hal-03321696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité des évaluations en mathématiques sur support numérique à l’école : questions liées la transition papier-crayon / tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
+              <w:t xml:space="preserve">31eme Colloque ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.489-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913394v1</w:t>
+                <w:t xml:space="preserve">hal-02913565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle de la manipulation dans le manuel &amp;quot;Méthode de Singapour CP&amp;quot; ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COPIRELEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913567v1</w:t>
+                <w:t xml:space="preserve">hal-02913394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents leviers pour des formations de professeurs des écoles initiées au sein d'un LEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+                <w:t xml:space="preserve">Quel rôle de la manipulation dans le manuel &amp;quot;Méthode de Singapour CP&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.106-114</w:t>
+              <w:t xml:space="preserve">Colloque COPIRELEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913393v1</w:t>
+                <w:t xml:space="preserve">hal-02913567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer des connaissances mathématiques en fin d’école : comparaison entre une évaluation sur tablette et une évaluation papier-crayon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différents leviers pour des formations de professeurs des écoles initiées au sein d'un LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ADMEE-Europe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg. pp.337-339</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913572v1</w:t>
+                <w:t xml:space="preserve">hal-02913393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les connaissances des élèves sur le nombre en fin de CP (grade 1) : exploitation d’un cadre didactique et premiers résultats,</w:t>
+                <w:t xml:space="preserve">Évaluer des connaissances mathématiques en fin d’école : comparaison entre une évaluation sur tablette et une évaluation papier-crayon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADMEE-Europe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg. pp.470-471</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg. pp.337-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913570v1</w:t>
+                <w:t xml:space="preserve">hal-02913572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
+                <w:t xml:space="preserve">Évaluer les connaissances des élèves sur le nombre en fin de CP (grade 1) : exploitation d’un cadre didactique et premiers résultats,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque ADMEE-Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg. pp.470-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913597v1</w:t>
+                <w:t xml:space="preserve">hal-02913570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914183v1</w:t>
+                <w:t xml:space="preserve">hal-02913597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using external assessments for improving assessment practice of primary school teachers: A first study and some methodological questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949277v1</w:t>
+                <w:t xml:space="preserve">hal-02914183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la complexité des tâches en évaluation : comment ? pourquoi ?</w:t>
+                <w:t xml:space="preserve">Using external assessments for improving assessment practice of primary school teachers: A first study and some methodological questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CORFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913599v1</w:t>
+                <w:t xml:space="preserve">hal-01949277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier la complexité des tâches en évaluation : comment ? pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
+              <w:t xml:space="preserve">Colloque CORFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914257v1</w:t>
+                <w:t xml:space="preserve">hal-02913599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un modèle de diagnostic basé sur une approche didactique pour évaluer des connaissances numériques en mathématiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914186v1</w:t>
+                <w:t xml:space="preserve">hal-02914257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
+                <w:t xml:space="preserve">Conception d’un modèle de diagnostic basé sur une approche didactique pour évaluer des connaissances numériques en mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">41eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914192v1</w:t>
+                <w:t xml:space="preserve">hal-02914186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
+              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914256v1</w:t>
+                <w:t xml:space="preserve">hal-02914192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914259v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer par QCM en mathématiques : quelles stratégies sont mises en œuvre par les élèves ? Quelles connaissances sont évaluées ?</w:t>
+                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914262v1</w:t>
+                <w:t xml:space="preserve">hal-02914259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l'évaluation à partir d'un outil de chercheur : enjeux et perspectives.</w:t>
+                <w:t xml:space="preserve">Évaluer par QCM en mathématiques : quelles stratégies sont mises en œuvre par les élèves ? Quelles connaissances sont évaluées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Friburg, Suisse</w:t>
+              <w:t xml:space="preserve">39eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914659v1</w:t>
+                <w:t xml:space="preserve">hal-02914262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour analyser les résultats aux évaluations mathématiques de fin d'école : conception et utilisation en formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à l'évaluation à partir d'un outil de chercheur : enjeux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48eme Colloque de la Copirelem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">38eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Friburg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914804v1</w:t>
+                <w:t xml:space="preserve">hal-02914659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un outil pour analyser les résultats aux évaluations mathématiques de fin d'école : conception et utilisation en formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48eme Colloque de la Copirelem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation bilan fin d'école et fin de collège : présentation de résultats et analyse d'items.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5705,51 +5800,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47eme Colloque de la Copirelem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5759,51 +5854,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard didactique sur la conception d’un outil de diagnostic en mathématiques (DiToM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5825,106 +5920,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation mathématique face à un monde en accélération : enjeux, défis et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal, Canada. L'éducation mathématique face à un monde en accélération : enjeux, défis et opportunités, Actes du 9e colloque Espace Mathématique Francophone., pp.1207-1211, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5933,101 +6028,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Embert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée 2025 des IREM franciliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6037,51 +6132,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher training in mathematics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6097,73 +6192,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Mathematics Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information age publishing, pp.49-74, 2021, Research in Mathematics Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et mettre en oeuvre des évaluations au service des apprentissages numériques des élèves au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6179,158 +6274,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, La Pensée Sauvage, pp.391-410, 2019, 978 2 85919 335 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressources projet CNR J'y arrive : guides de l'enseignant &amp; livrets élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bridenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QUESTIONNAIRE : formation des enseignants à l'évaluation des connaissances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6340,51 +6523,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuels scolaires de mathématiques à l’école élémentaire au Sénégal : méthodologie mise en œuvre et résultats. De la politique éditoriale du Sénégal à l’analyse descriptive des manuels de l’éditeur Didactikos et à leur utilisation en classe. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6406,73 +6589,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuels scolaires de mathématiques à l’école élémentaire au Sénégal : méthodologie mise en œuvre et résultats. De la politique éditoriale du Sénégal à l’analyse descriptive des manuels de l’éditeur Didactikos et à leur utilisation en classe. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6498,73 +6681,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique à l'école. Apport du numérique dans l’enseignement et l’apprentissage des nombres, du calcul et de l’algèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6577,51 +6760,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (CNESCO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6631,114 +6814,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la validité de dispositifs d’évaluation et conception d’un modèle d’analyse multidimensionnelle des connaissances numériques des élèves de fin d’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Diderot (Paris 7), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01294076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6885,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>