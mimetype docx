--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -508,265 +508,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter l’activité évaluative des professeurs des écoles à partir de leurs gestes évaluatifs. Étude de cas en mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude exploratoire de procédures d’élèves de 7-8 ans en calcul mental additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-3⟩</w:t>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2022.3570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171573v1</w:t>
+                <w:t xml:space="preserve">hal-03860141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire de procédures d’élèves de 7-8 ans en calcul mental additif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter l’activité évaluative des professeurs des écoles à partir de leurs gestes évaluatifs. Étude de cas en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, </w:t>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8(1), pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/vd.rm.2022.3570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860141v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’évaluation en mathématiques à l’école primaire : deux dispositifs de recherche formation</w:t>
               </w:r>
@@ -967,213 +967,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue didactique sur les évaluations nationales françaises au début de la scolarité obligatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.31-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314520v1</w:t>
+                <w:t xml:space="preserve">hal-03314521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point de vue didactique sur les évaluations nationales françaises au début de la scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2020.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314521v1</w:t>
+                <w:t xml:space="preserve">hal-03314520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur les manuels « Méthode de Singapour »</w:t>
               </w:r>
@@ -1235,373 +1235,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard didactique sur les évaluations du PISA et de la TIMSS : mieux les comprendre pour mieux les exploiter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.30-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912904v1</w:t>
+                <w:t xml:space="preserve">hal-02912823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un regard didactique sur les évaluations du PISA et de la TIMSS : mieux les comprendre pour mieux les exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.37-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1059172ar⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.67-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055897ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912906v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
+                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059172ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912901v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
+                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 230, pp.30-37</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (57-92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912823v1</w:t>
+                <w:t xml:space="preserve">hal-02912901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la maitrise de la numération écrite chiffrée : choix du format QCM et validité d’items d’évaluations externes</w:t>
               </w:r>
@@ -1836,191 +1836,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
+                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912793v1</w:t>
+                <w:t xml:space="preserve">hal-02912789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
+                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912789v1</w:t>
+                <w:t xml:space="preserve">hal-02912793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2373,916 +2373,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de manuels de mathématiques sénégalais : méthodologie &amp; résultats</w:t>
+                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didactifen, Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700807v1</w:t>
+                <w:t xml:space="preserve">hal-05332084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
+                <w:t xml:space="preserve">Analyse de manuels de mathématiques sénégalais : méthodologie &amp; résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
+              <w:t xml:space="preserve">Colloque Didactifen, Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332084v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171676v1</w:t>
+                <w:t xml:space="preserve">hal-04483154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une analyse didactique pour la conception du contenu d'une plateforme proposant des parcours différenciés en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica de Salvo Miotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651501v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolina Marques</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
+              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741909v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
+                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Prigent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483154v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171765v1</w:t>
+                <w:t xml:space="preserve">hal-04171774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171774v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From paper-pencil to tablet-based assessment: a comparative study at the end of primary school</w:t>
               </w:r>
@@ -3363,51 +3363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,217 +4682,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
+              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913597v1</w:t>
+                <w:t xml:space="preserve">hal-02914183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914183v1</w:t>
+                <w:t xml:space="preserve">hal-02913597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using external assessments for improving assessment practice of primary school teachers: A first study and some methodological questions</w:t>
               </w:r>
@@ -5036,493 +5036,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914257v1</w:t>
+                <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un modèle de diagnostic basé sur une approche didactique pour évaluer des connaissances numériques en mathématiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914186v1</w:t>
+                <w:t xml:space="preserve">hal-02914257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
+                <w:t xml:space="preserve">Conception d’un modèle de diagnostic basé sur une approche didactique pour évaluer des connaissances numériques en mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">41eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914192v1</w:t>
+                <w:t xml:space="preserve">hal-02914186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
+              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914256v1</w:t>
+                <w:t xml:space="preserve">hal-02914192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-02914259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914259v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer par QCM en mathématiques : quelles stratégies sont mises en œuvre par les élèves ? Quelles connaissances sont évaluées ?</w:t>
               </w:r>
@@ -6336,190 +6336,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources projet CNR J'y arrive : guides de l'enseignant &amp; livrets élèves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUESTIONNAIRE : formation des enseignants à l'évaluation des connaissances des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bridenne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565928v1</w:t>
+                <w:t xml:space="preserve">hal-04863176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUESTIONNAIRE : formation des enseignants à l'évaluation des connaissances des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources projet CNR J'y arrive : guides de l'enseignant &amp; livrets élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bridenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863176v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>