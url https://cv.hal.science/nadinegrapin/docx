--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -508,265 +508,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire de procédures d’élèves de 7-8 ans en calcul mental additif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter l’activité évaluative des professeurs des écoles à partir de leurs gestes évaluatifs. Étude de cas en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/vd.rm.2022.3570⟩</w:t>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8(1), pp.3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860141v1</w:t>
+                <w:t xml:space="preserve">hal-04171573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter l’activité évaluative des professeurs des écoles à partir de leurs gestes évaluatifs. Étude de cas en mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude exploratoire de procédures d’élèves de 7-8 ans en calcul mental additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8(1), pp.3-28. </w:t>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2022.3570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171573v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’évaluation en mathématiques à l’école primaire : deux dispositifs de recherche formation</w:t>
               </w:r>
@@ -967,213 +967,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point de vue didactique sur les évaluations nationales françaises au début de la scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2020.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314521v1</w:t>
+                <w:t xml:space="preserve">hal-03314520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue didactique sur les évaluations nationales françaises au début de la scolarité obligatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.31-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314520v1</w:t>
+                <w:t xml:space="preserve">hal-03314521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur les manuels « Méthode de Singapour »</w:t>
               </w:r>
@@ -1235,373 +1235,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un regard didactique sur les évaluations du PISA et de la TIMSS : mieux les comprendre pour mieux les exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.67-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055897ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912823v1</w:t>
+                <w:t xml:space="preserve">hal-02912904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard didactique sur les évaluations du PISA et de la TIMSS : mieux les comprendre pour mieux les exploiter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41 (1), pp.67-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059172ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1055897ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912904v1</w:t>
+                <w:t xml:space="preserve">hal-02912906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
+                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (57-92)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1059172ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912906v1</w:t>
+                <w:t xml:space="preserve">hal-02912901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
+                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (57-92)</w:t>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912901v1</w:t>
+                <w:t xml:space="preserve">hal-02912823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la maitrise de la numération écrite chiffrée : choix du format QCM et validité d’items d’évaluations externes</w:t>
               </w:r>
@@ -2032,191 +2032,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode de la méthode de pensée à voix haute : un outil méthodologique d’une recherche collaborative entre chercheurs-formateurs et enseignants de l’école primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différence de performance garçons-filles à l’entrée au primaire : complémentarité d’une approche didactique et psycho-sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332083v1</w:t>
+                <w:t xml:space="preserve">hal-05332055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence de performance garçons-filles à l’entrée au primaire : complémentarité d’une approche didactique et psycho-sociale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode de la méthode de pensée à voix haute : un outil méthodologique d’une recherche collaborative entre chercheurs-formateurs et enseignants de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332055v1</w:t>
+                <w:t xml:space="preserve">hal-05332083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESTES EVALUATIFS EN RESOLUTION DE PROBLEMES AU DEBUT DE L’ECOLE ELEMENTAIRE : ETUDE DE CAS AUPRES D’UN ELEVE EN GRANDE DIFFICULTE</w:t>
               </w:r>
@@ -2373,916 +2373,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
+                <w:t xml:space="preserve">Analyse de manuels de mathématiques sénégalais : méthodologie &amp; résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
+              <w:t xml:space="preserve">Colloque Didactifen, Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332084v1</w:t>
+                <w:t xml:space="preserve">hal-04700807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de manuels de mathématiques sénégalais : méthodologie &amp; résultats</w:t>
+                <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didactifen, Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">50ème Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700807v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt d'une analyse didactique pour la conception du contenu d'une plateforme proposant des parcours différenciés en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Prigent</w:t>
+                <w:t xml:space="preserve">Angelica de Salvo Miotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483154v1</w:t>
+                <w:t xml:space="preserve">hal-04171706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une analyse didactique pour la conception du contenu d'une plateforme proposant des parcours différenciés en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures</w:t>
+              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171706v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et comprendre une rupture d’égalité filles/garçons en mathématiques au CP (Grade 1), en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque international de l’ADMEE-Europe - Évaluation des apprentissages : continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2023, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171676v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651501v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
+                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Marques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741909v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171774v1</w:t>
+                <w:t xml:space="preserve">hal-04171765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171765v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From paper-pencil to tablet-based assessment: a comparative study at the end of primary school</w:t>
               </w:r>
@@ -3363,51 +3363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,217 +4138,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité des évaluations en mathématiques sur support numérique à l’école : questions liées la transition papier-crayon / tablette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme Colloque ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.489-491</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913565v1</w:t>
+                <w:t xml:space="preserve">hal-02913394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité des évaluations en mathématiques sur support numérique à l’école : questions liées la transition papier-crayon / tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
+              <w:t xml:space="preserve">31eme Colloque ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.489-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913394v1</w:t>
+                <w:t xml:space="preserve">hal-02913565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle de la manipulation dans le manuel &amp;quot;Méthode de Singapour CP&amp;quot; ?</w:t>
               </w:r>
@@ -4682,217 +4682,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914183v1</w:t>
+                <w:t xml:space="preserve">hal-02913597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using didactic tools for studying the content of mathematical assessments: an example with external and internal assessments in primary school classes in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Educational Assessment-Europe Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Praque, Czech Republic</w:t>
+              <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913597v1</w:t>
+                <w:t xml:space="preserve">hal-02914183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using external assessments for improving assessment practice of primary school teachers: A first study and some methodological questions</w:t>
               </w:r>
@@ -5036,191 +5036,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914256v1</w:t>
+                <w:t xml:space="preserve">hal-02914257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des recherches autour de « faits » en évaluation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.64-76</w:t>
+              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914257v1</w:t>
+                <w:t xml:space="preserve">hal-02914192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un modèle de diagnostic basé sur une approche didactique pour évaluer des connaissances numériques en mathématiques.</w:t>
               </w:r>
@@ -5269,260 +5256,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of large scale mathematics assessment : a didactical analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914192v1</w:t>
+                <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914259v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-02914259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer par QCM en mathématiques : quelles stratégies sont mises en œuvre par les élèves ? Quelles connaissances sont évaluées ?</w:t>
               </w:r>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055897ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica de Salvo Miotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01294076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>