--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-based mesoporous organosilica nanoplatforms for in vitro and in vivo anticancer two-photon photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Charlot</w:t>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TB02103G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863058v1</w:t>
+                <w:t xml:space="preserve">hal-05052701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
+                <w:t xml:space="preserve">FRET-based mesoporous organosilica nanoplatforms for in vitro and in vivo anticancer two-photon photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TB02103G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052701v1</w:t>
+                <w:t xml:space="preserve">hal-04863058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory potential of isoquinoline alkaloids from Fumaria officinalis: in vitro, in vivo, and in silico evaluation</w:t>
               </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA delivery with templated dynamic covalent polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José García Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -628,295 +628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic dynamic covalent polymer vectors of siRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled porphyrin–peptide cages for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Trousselier</w:t>
+                <w:t xml:space="preserve">Chandramouli Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Dattram Pawar</w:t>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bessin</w:t>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.2413-2419. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.1484-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC07668K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ob01887c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048015v1</w:t>
+                <w:t xml:space="preserve">hal-04560453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled porphyrin–peptide cages for photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic dynamic covalent polymer vectors of siRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José García Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandramouli Ghosh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pauline Trousselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Dattram Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.1484-1494. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2413-2419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ob01887c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC07668K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560453v1</w:t>
+                <w:t xml:space="preserve">hal-05048015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant, antiproliferative, anti-inflammatory, and enzyme inhibition potentials of Ficus carica wood bark and related bioactive phenolic metabolites</w:t>
               </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantelle Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1170,64 +1170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wound Dressings Based on Sodium Alginate–Polyvinyl Alcohol–Moringa oleifera Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Dacrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for BODIPY Delivery and Photochemical Internalization of siRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jakimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triazolium‐anchored self‐immolative linker enables self‐assembly‐driven siRNA binding and esterase‐induced release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Hollstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitivity of Different Nanodiamond–PMO Nanoparticles in Two-Photon-Excited Photodynamic Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical profile and biological effects of essential oils from three Inula species grown in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawres Gharred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,90 +2255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure‐Activity Relationships in Nucleic‐Acid‐Templated Vectors Based on Peptidic Dynamic Covalent Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Dan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2683,64 +2683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (11), pp.5783-5787. </w:t>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,64 +3072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongrui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3308,287 +3308,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Cell Penetrating Peptide for Efficient siRNA Targeting of Tumor Xenografts in Zebrafish Embryos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic activities of Psidium guajava and Mangifera indica plant extracts on human healthy skin fibroblasts and human hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Rossel</w:t>
+                <w:t xml:space="preserve">Gislaine Aurelie Kemegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilienne Ascension Nyegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Etoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adtp.201900204⟩</w:t>
+              <w:t xml:space="preserve">Issues in Biological Sciences and Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15739/ibspr.20.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460044v1</w:t>
+                <w:t xml:space="preserve">hal-03114647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic activities of Psidium guajava and Mangifera indica plant extracts on human healthy skin fibroblasts and human hepatocellular carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gislaine Aurelie Kemegne</w:t>
+                <w:t xml:space="preserve">Improvement of Cell Penetrating Peptide for Efficient siRNA Targeting of Tumor Xenografts in Zebrafish Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cubedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Biological Sciences and Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (4), pp.58-64. </w:t>
+              <w:t xml:space="preserve">Advanced Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1900204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15739/ibspr.20.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adtp.201900204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114647v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential delivery of synergistic drugs by silica nanocarriers for enhanced tumour treatment</w:t>
               </w:r>
@@ -4104,295 +4104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Syk Kinase Promotes Mammary Epithelial Integrity and Inhibits Breast Cancer Invasion by Stabilizing the E-Cadherin/Catenin Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Kassouf</w:t>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Maxime Larive</w:t>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Morel</w:t>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Urbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.1974. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11121974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401110v1</w:t>
+                <w:t xml:space="preserve">hal-02989376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Syk Kinase Promotes Mammary Epithelial Integrity and Inhibits Breast Cancer Invasion by Stabilizing the E-Cadherin/Catenin Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saher Rahmani</w:t>
+                <w:t xml:space="preserve">Toufic Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Bouchal</w:t>
+                <w:t xml:space="preserve">Romain Maxime Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Akrout</w:t>
+                <w:t xml:space="preserve">Anne Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11121974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989376v1</w:t>
+                <w:t xml:space="preserve">hal-02401110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
               </w:r>
@@ -4512,103 +4512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Bouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
@@ -4672,64 +4672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecular dynamic covalent polymers for DNA complexation and siRNA delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent DNA recognition by self-assembled clusters: deciphering structural effects by fragments screening and evaluation as siRNA vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 1978: The tyrosine kinase Syk plays a role in the maintenance of intercellular adhesive junctions in human breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (19S), pp.1978-1978. </w:t>
@@ -6304,51 +6304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomic analysis of Syk kinase signaling in human cancer cells reveals its role in cell-cell adhesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8108,51 +8108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimaging and two-photon photodynamic therapy with innovative multifunctional organosilica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,103 +8220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon responsive fluorophore-porphyrin biodegradable PMO nanoparticles for FRET-enhanced PDT and antibiotic encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PDT/PDD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France. pp.103391, </w:t>
@@ -8890,51 +8890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Edine Kati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-025-00628-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montenegro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06518B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trousselier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dattram Pawar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC07668K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ob01887c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Chaalal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01549-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04612722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Gharred" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dridi-Dhaouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00641-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hollstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2022.2075479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Baaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dbeibia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01375-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.201900204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaine Aurelie Kemegne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Ascension Nyegue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Etoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15739/ibspr.20.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Kassouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maxime Larive" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03575279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-1978" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ferjani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-041BHL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaujouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Derocq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent-Matha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.070938" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M Larive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baisamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.11.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJR9L6KL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Larive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mascr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.99" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chahinian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland K. Maciver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e03-12-0921" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangeat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00424" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaffet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allegre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maurin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2141.1998.00658.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ogden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701549" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bienvenuee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00020a022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N94LTS2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P.S.J. Murphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Williams" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.P. Bliss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90039-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPDLSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kassab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00117a012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T67K74R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00490a028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30J6WX8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Edine Kati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-025-00628-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montenegro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06518B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ob01887c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trousselier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dattram Pawar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC07668K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Chaalal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01549-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04612722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Gharred" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dridi-Dhaouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00641-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hollstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2022.2075479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Baaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dbeibia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01375-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaine Aurelie Kemegne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Ascension Nyegue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Etoa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15739/ibspr.20.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.201900204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Kassouf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maxime Larive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121974" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03575279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-1978" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ferjani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-041BHL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaujouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Derocq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent-Matha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.070938" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M Larive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baisamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.11.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJR9L6KL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Larive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mascr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.99" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chahinian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland K. Maciver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e03-12-0921" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangeat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00424" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaffet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allegre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maurin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2141.1998.00658.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ogden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701549" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bienvenuee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00020a022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N94LTS2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P.S.J. Murphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Williams" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.P. Bliss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90039-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPDLSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kassab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00117a012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T67K74R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00490a028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30J6WX8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>