--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -100,161 +100,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory potential of isoquinoline alkaloids from Fumaria officinalis: in vitro, in vivo, and in silico evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
+                <w:t xml:space="preserve">Sonia Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+                <w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
+                <w:t xml:space="preserve">Djamel Edine Kati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mostapha Bachir-Bey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10822-025-00628-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052701v1</w:t>
+                <w:t xml:space="preserve">hal-05265134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET-based mesoporous organosilica nanoplatforms for in vitro and in vivo anticancer two-photon photodynamic therapy</w:t>
               </w:r>
@@ -266,328 +262,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4TB02103G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory potential of isoquinoline alkaloids from Fumaria officinalis: in vitro, in vivo, and in silico evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t>
+                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Edine Kati</w:t>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostapha Bachir-Bey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">BMC Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10822-025-00628-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265134v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA delivery with templated dynamic covalent polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José García Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -647,51 +647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled porphyrin–peptide cages for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandramouli Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant, antiproliferative, anti-inflammatory, and enzyme inhibition potentials of Ficus carica wood bark and related bioactive phenolic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Kati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawres Gharred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dridi-Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,77 +1451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wound Dressings Based on Sodium Alginate–Polyvinyl Alcohol–Moringa oleifera Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Dacrory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for BODIPY Delivery and Photochemical Internalization of siRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jakimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,90 +1853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triazolium‐anchored self‐immolative linker enables self‐assembly‐driven siRNA binding and esterase‐induced release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Hollstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (8), pp.e202203311. </w:t>
@@ -2121,64 +2121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical profile and biological effects of essential oils from three Inula species grown in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawres Gharred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure‐Activity Relationships in Nucleic‐Acid‐Templated Vectors Based on Peptidic Dynamic Covalent Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Dan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of antioxidant, antiproliferative, anti-inflammatory, and enzyme inhibition activities and UPLC-MS phenolic determination of Ficus carica latex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Kati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2906,295 +2906,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater to Ecological Dyeing Process and Bioactive Compounds Resources: Case Study of Dittrichia graveolens Hydrodistillation Aqueous Residue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Baaka</w:t>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assia Hamdi</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Dbeibia</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (9), pp.5065-5077. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01375-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578734v1</w:t>
+                <w:t xml:space="preserve">hal-03269501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wastewater to Ecological Dyeing Process and Bioactive Compounds Resources: Case Study of Dittrichia graveolens Hydrodistillation Aqueous Residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawres Gharred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongrui Chen</w:t>
+                <w:t xml:space="preserve">Noureddine Baaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Assia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Amal Dbeibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.5065-5077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269501v1</w:t>
+                <w:t xml:space="preserve">hal-04578734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic activities of Psidium guajava and Mangifera indica plant extracts on human healthy skin fibroblasts and human hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislaine Aurelie Kemegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilienne Ascension Nyegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (2), pp.1900204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman El Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,57 +4104,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,480 +4187,480 @@
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989376v1</w:t>
+                <w:t xml:space="preserve">hal-02347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Syk Kinase Promotes Mammary Epithelial Integrity and Inhibits Breast Cancer Invasion by Stabilizing the E-Cadherin/Catenin Complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11121974⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401110v1</w:t>
+                <w:t xml:space="preserve">hal-02989376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Héry</w:t>
+                <w:t xml:space="preserve">The Syk Kinase Promotes Mammary Epithelial Integrity and Inhibits Breast Cancer Invasion by Stabilizing the E-Cadherin/Catenin Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maxime Larive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11121974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355962v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
+                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lakrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347901v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of photodynamic therapy and gene silencing achieved through the hierarchical self-assembly of porphyrin-siRNA complexes</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia García-Pindado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (7), pp.696-705. </w:t>
@@ -5048,64 +5048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Galàn Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5756,51 +5756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,103 +5864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 1978: The tyrosine kinase Syk plays a role in the maintenance of intercellular adhesive junctions in human breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (19S), pp.1978-1978. </w:t>
@@ -5992,307 +5992,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gelsolin:calponin complex nucleates actin filaments with distinct morphologies.</w:t>
+                <w:t xml:space="preserve">Pro-cathepsin D interacts with the extracellular domain of the {beta} chain of LRP1 and promotes LRP1-dependent fibroblast outgrowth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ferjani</w:t>
+                <w:t xml:space="preserve">Mélanie Beaujouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+                <w:t xml:space="preserve">Christine Prébois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Seantier</w:t>
+                <w:t xml:space="preserve">Danielle Derocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
+                <w:t xml:space="preserve">Valérie Laurent-Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (19), pp.3336-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.070938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491991v1</w:t>
+                <w:t xml:space="preserve">inserm-00518213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-cathepsin D interacts with the extracellular domain of the {beta} chain of LRP1 and promotes LRP1-dependent fibroblast outgrowth.</w:t>
+                <w:t xml:space="preserve">The gelsolin:calponin complex nucleates actin filaments with distinct morphologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beaujouin</w:t>
+                <w:t xml:space="preserve">Imen Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Prébois</w:t>
+                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Derocq</w:t>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laurent-Matha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 392 (2), pp.118-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.070938⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00518213v1</w:t>
+                <w:t xml:space="preserve">hal-00491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell membrane extensions, generated by mechanical constraint, are associated with a sustained lipid raft patching and an increased cell signaling.</w:t>
               </w:r>
@@ -6304,77 +6304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1798 (3), pp.389-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomic analysis of Syk kinase signaling in human cancer cells reveals its role in cell-cell adhesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Larive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haimad Baudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.2036-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6881,64 +6881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutherland K. Maciver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386 (1), pp.47-56. </w:t>
@@ -7015,51 +7015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical constraint imposed on plasma membrane through transverse phospholipid imbalance induces reversible actin polymerization via phosphoinositide 3-kinase activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired redistribution of aminophospholipids with distinctive cell shape change during Ca 2+ -induced activation of platelets from a patient with Scott syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7495,51 +7495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Redistribution of Phospholipids during Human Platelet Activation: Evidence for a Vectorial Outflux Specific to Aminophospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bienvenuee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7727,51 +7727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific cross-linking of the SH1 thiol of skeletal myosin subfragment 1 to F-actin and G-actin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,51 +7843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleimidobenzoyl-G-actin: structural properties and interaction with skeletal myosin subfragment-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of nonpolymerizable monomeric actin to the F-actin binding region of the myosin head.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8246,77 +8246,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PDT/PDD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France. pp.103391, </w:t>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Multidisciplinary event in Chemistry Between Balard Institut and K.N. Toosi University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Teheran-Montpellier (Webinaire), France</w:t>
@@ -8531,51 +8531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haimad Baudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress ESB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lucerne, Switzerland. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haimad Baudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Meeting on Cell Mechanics (CellMech-2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,51 +8890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Edine Kati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-025-00628-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montenegro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06518B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ob01887c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trousselier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dattram Pawar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC07668K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Chaalal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01549-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04612722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Gharred" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dridi-Dhaouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00641-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hollstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2022.2075479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Baaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dbeibia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01375-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaine Aurelie Kemegne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Ascension Nyegue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Etoa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15739/ibspr.20.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.201900204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Kassouf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maxime Larive" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121974" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03575279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-1978" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ferjani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-041BHL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaujouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Derocq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent-Matha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.070938" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M Larive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baisamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.11.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJR9L6KL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Larive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mascr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.99" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chahinian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland K. Maciver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e03-12-0921" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangeat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00424" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaffet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allegre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maurin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2141.1998.00658.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ogden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701549" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bienvenuee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00020a022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N94LTS2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P.S.J. Murphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Williams" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.P. Bliss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90039-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPDLSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kassab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00117a012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T67K74R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00490a028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30J6WX8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Edine Kati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-025-00628-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB02103G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montenegro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06518B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ob01887c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trousselier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dattram Pawar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC07668K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Chaalal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01549-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04612722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Gharred" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dridi-Dhaouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00641-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hollstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2022.2075479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Baaka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dbeibia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01375-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaine Aurelie Kemegne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Ascension Nyegue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Etoa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15739/ibspr.20.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.201900204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Kassouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maxime Larive" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121974" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118585" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poncet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01278D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Bartolami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01404b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03575279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2014-1978" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaujouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Derocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent-Matha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.070938" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ferjani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.103" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-041BHL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M Larive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baisamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.11.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJR9L6KL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Larive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mascr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.99" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chahinian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutherland K. Maciver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e03-12-0921" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangeat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00424" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaffet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allegre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maurin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2141.1998.00658.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ogden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0701549" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bienvenuee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00020a022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N94LTS2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P.S.J. Murphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Williams" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.P. Bliss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90039-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPDLSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kassab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00117a012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T67K74R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00490a028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30J6WX8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>