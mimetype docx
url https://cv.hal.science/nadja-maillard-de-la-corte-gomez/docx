--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadja Maillard-De La Corte Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadja-maillard-de-la-corte-gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6164-8132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221649247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maillard-De La Corte Gomez est Maîtresse de conférences à l’université d’Angers.Elle est membre du laboratoire Cirpall (Ea 7457), axe 3 &amp;quot;Pratiques langagières d'hier et d'aujourd'hui&amp;quot; - Langues en partage».  Elle est aussi membre associée du DILTEC (Didactique des Langues, des Textes et des Cultures, EA 2288), Université Paris 3 et du centre de recherches de l'Université Sainte-Anne, Nouvelle-Écosse, Canada (chaire Chaire de recherche du Canada en études acadiennes et francophones).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les pratiques de lecture et d'écriture en contexte plurilingue.Elle s'intéresse  à la réception littéraire & la didactique de la littérature en classe de langue (Langlade et Rouxel : 2004, Bemporad et Jeanneret : 2007). Elle a notamment participé  au réseau Helice qui regroupe des chercheurs internationaux travaillant sur les processus de scolarisation des objets littéraires et y travaille sur la place des textes littéraires dans l'enseignement / apprentissage du FLE/FLS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle se focalise aujourd'hui sur les albums  bi/plurilingues  et les approches plurielles de la littérature de jeunesse. Elle a notamment dressé une bibliographie des albums jeunesse biplurilingues en contexte francophone entre 1970 et 2000 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lijebip.hypotheses.org/264</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle mène  avec Violaine Bigot (Université Grenoble Alpes) une recherche sur les « chroniques », des récits écrits et lus sur différentes plateformes et réseaux sociaux par des dizaines de milliers de jeunes filles se catégorisant majoritairement comme issues des migrations postcoloniales (carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chro.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive constructions of space in the writing and reading of chronicles: between the multilingual city and the international Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les nouveaux cahiers de marge, 7, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langue dans les espaces discursifs numériques des chroniques : la diversité linguistique en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol. 23, n° 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, lieu de rencontre de l’altérité linguistique et culturelle : répertoire didactique et agir d’enseignants de français langue étrangère en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte universitaire à des étudiants non francophones en mobilité : quelle place pour les littératures francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« jkiff !! en plus moi osi chuis une Z ! » Construction de la connivence et reconnaissance de la différence dans le dialogue entre les chroniqueuses et leurs lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de différenciation langagière dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation sociale, spécial, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face la diversité des répertoires langagiers et culturels des élèves : représentations en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Kouame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.829 - 846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dites pas c’que j’dis, dites c’que j’écris… » Représentations et pratiques d’enseignants vis-à-visde la variation en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Variation stylistique et diversité des contextes de socialisation, 50, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel corpus de textes littéraires dans les formations de français langue étrangère à l'université ? Discours et pratiques d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique : propositions pour la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, passeur culturel et interculturel ? Discours d'enseignants et pratiques de classe dans une université algérienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz dans la littérature française (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois… Babel ? L’incipit des contes : au croisement des cultures et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Scientifique des doctorants du 3LAM « Ça a débuté comme ça » : les incipits dans la littérature narrative contemporaine depuis les années 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3L.AM, Oct 2025, Le Mans - Université du Maine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature jeunesse en classe de FLE : corpus et pratiques pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en discours d’expériences de lecture et construction identitaire : le cas des lectrices de chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation, Oct 2025, Maison de la Recherche, Université Paris 8-Vincennes, Campus de Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres jeunesse bi / plurilingue dans les années 1980-1990 : des initiatives éditoriales pionnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurilingues de la littérature jeunesse : perspectives internationales des retombées sur les pratiques enseignantes, les enfants et les élèves ainsi que les familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91ème congrès de l'Acfas, May 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Creathon d’écriture plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres qui parlent toutes les langues ... la littérature jeunesse bi/plurilingue dans la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jour du prof de français", Cycle de webinaires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Iran / Centre de langue française, Mar 2023, Téhéran (intervention online), Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse bi/plurilingues : pistes pour des démarches collaboratives favorisant l'accès aux textes (patrimoniaux) pour tous et toutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La littérature en UPE2A? Découvrir, comprendre, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de l'Académie de Créteil, Mar 2023, Créteil (94) (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les palimpsestes verbo-culturels : une forme brève en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short formes in the classroom Breaking down boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers - Projet Européen Short forms Beyond Borders, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et écrire entre les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carmel Léger : écrire des albums et romans jeunesse pour « rendre l’histoire et la culture acadienne plus accessibles à tous » … oui, mais dans quelle(s) langue(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise (sanitaire) : altérités, rapports aux français et expériences de francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de jeunesse bi/plurilingue : pour découvrir et/ou apprendre les langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "clics" de l'APLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Professeurs de Langues Vivantes (APLV), Nov 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux langues ou plus, au service d'un projet interculturel : les livres bi/plurilingues dans l'édition jeunesse dans les années 1980.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Europa - Le Mans Université - Afalac, Mar 2021, Le Mans (présence et distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la rencontre interculturelle entre élèves de classe ordinaire et élèves allophones non scolarisés antérieurement au sein du système scolaire français (collège) : mise en place d’un atelier « Langues et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, Canada. Identités en mouvances. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroc / Canada : Regards de lectrices francophones sur les œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le conte déborde… dans la marmite du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’épanchement du conte dans la littérature. Perspectives littéraires et didactiques”, ESPE d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2000 : Discours didactiques sur l'enseignement de la litterature. Une approche comparee FLE / FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interactions autour de textes littéraires francophones : des lectrices aux identités multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités plurielles en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguismes et école : entre vulnérabilité et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeu[x] Pays de la Loire, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et témoigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts, séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guédat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : « Plurilinguismes et école : entre vulnérabilité et créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1980-2000 : Discours didactiques sur l’enseignement de la littérature. Une approche comparée FLE / FLM », Symposium « Enseignement des littératures nationales en Europe : enjeux d’une comparaison didactique et historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF (Actualité de la recherche en éducation et Formation) “À quelles questions cherchons-nous réponse ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones et formation des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et enseigner les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les texte littéraires francophones : à la rencontre de l’altérité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pluri-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet Plur-L / IUFM de Nantes, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les fables à l’école (19e 21e) : un patrimoine européen ?”, HELiCE, TELEM, CRTF et EMA, IUFM d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie(s), francophone(s), littérature(s) francophone(s) : représentations d'enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et significations dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Codire, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de coopérants France / Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école primaire et l’enseignement du français en situations postcoloniales, expériences inaugurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jun 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cousine Bette et les scouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socioculturel en question, dixième colloque international de l’AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un imaginaire linguistique africain : des étudiants lisent Ahmadou Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires linguistiques dans les discours littéraires, politiques et médiatiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux III, Celfa, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’une langue étrangère et retour réflexif sur sa propre culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie, interculturel et enseignement / apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université MSH Paris Nors, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Québec-Acadie : Identités en mouvance, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Cursus Universitaire, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes, Littérature de jeunesse et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Langues modernes, 1, 2018, Revue Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Les Langues modernes, n°4, 2017, Revue : Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et survivre à l'epreuve des hommes et de la catastrophe. Représentation littéraire des migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contamina Sandra; Hermetet Anne-Rachel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-écrire. Formes littéraires et artistiques de l’inquiétude environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, Nouvelles Recherches sur l'imaginaire, 979-10-413-0347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire écrire sans compter...L'univers des chroniques : une fenêtre ouverte sur les pratiques littéraciées de &amp;quot;jeunes de cité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie : entre pratiques scolaires et extrascolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction de l’extrait littéraire en classe de langue : regards croisés sur le FLE et l’ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'extrait et la fabrique de la littérature scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2019, 978-2-8076-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture et la lecture des « chroniques » publiées sur facebook : entre brièveté et longueur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves, Au croisement des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jeoffrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Connan-Pintado; Gilles Béhotéguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épanchement du conte dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2018, Modernités, 979-10-300-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Bishop; Brigitte Louichon; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables à l’école : un genre patrimonial européen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2017, Exploration, 978-3-0343-2921-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire &amp;quot;lieu emblématique&amp;quot; de l'interculturel&amp;quot; en classe de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kilanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et didactiques de la langue-culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bretegnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités étudiantes et enseignement / apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Argod-Dutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue française : de rencontres en partages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2010, 978-2-7535-1109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2021 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matylde Prédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Puginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2020 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - FRÈRES D’EXIL KOCHKA & TOM HAUGOMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2019 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - ET J’IRAI LOIN, BIEN LOIN CHRISTOPHE LÉON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire francophone, passeur de langues et de cultures. Interactions didactiques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01024380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia – jeunes chercheurs et jeunes chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la littérature de jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadja Maillard-De La Corte Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadja-maillard-de-la-corte-gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6164-8132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221649247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maillard-De La Corte Gomez est Maîtresse de conférences à l’université d’Angers.Elle est membre du laboratoire Cirpall (Ea 7457), axe 3 &amp;quot;Pratiques langagières d'hier et d'aujourd'hui&amp;quot; - Langues en partage».  Elle est aussi membre associée du DILTEC (Didactique des Langues, des Textes et des Cultures, EA 2288), Université Paris 3 et du centre de recherches de l'Université Sainte-Anne, Nouvelle-Écosse, Canada (chaire Chaire de recherche du Canada en études acadiennes et francophones).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les pratiques de lecture et d'écriture en contexte plurilingue.Elle s'intéresse  à la réception littéraire & la didactique de la littérature en classe de langue (Langlade et Rouxel : 2004, Bemporad et Jeanneret : 2007). Elle a notamment participé  au réseau Helice qui regroupe des chercheurs internationaux travaillant sur les processus de scolarisation des objets littéraires et y travaille sur la place des textes littéraires dans l'enseignement / apprentissage du FLE/FLS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle se focalise aujourd'hui sur les albums  bi/plurilingues  et les approches plurielles de la littérature de jeunesse. Elle a notamment dressé une bibliographie des albums jeunesse biplurilingues en contexte francophone entre 1970 et 2000 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lijebip.hypotheses.org/264</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle mène  avec Violaine Bigot (Université Grenoble Alpes) une recherche sur les « chroniques », des récits écrits et lus sur différentes plateformes et réseaux sociaux par des dizaines de milliers de jeunes filles se catégorisant majoritairement comme issues des migrations postcoloniales (carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chro.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive constructions of space in the writing and reading of chronicles: between the multilingual city and the international Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les nouveaux cahiers de marge, 7, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langue dans les espaces discursifs numériques des chroniques : la diversité linguistique en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol. 23, n° 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, lieu de rencontre de l’altérité linguistique et culturelle : répertoire didactique et agir d’enseignants de français langue étrangère en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte universitaire à des étudiants non francophones en mobilité : quelle place pour les littératures francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« jkiff !! en plus moi osi chuis une Z ! » Construction de la connivence et reconnaissance de la différence dans le dialogue entre les chroniqueuses et leurs lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de différenciation langagière dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation sociale, spécial, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face la diversité des répertoires langagiers et culturels des élèves : représentations en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Kouame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.829 - 846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dites pas c’que j’dis, dites c’que j’écris… » Représentations et pratiques d’enseignants vis-à-visde la variation en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Variation stylistique et diversité des contextes de socialisation, 50, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel corpus de textes littéraires dans les formations de français langue étrangère à l'université ? Discours et pratiques d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, passeur culturel et interculturel ? Discours d'enseignants et pratiques de classe dans une université algérienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique : propositions pour la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz dans la littérature française (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois… Babel ? L’incipit des contes : au croisement des cultures et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Scientifique des doctorants du 3LAM « Ça a débuté comme ça » : les incipits dans la littérature narrative contemporaine depuis les années 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3L.AM, Oct 2025, Le Mans - Université du Maine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature jeunesse en classe de FLE : corpus et pratiques pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Lörincz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hupfel Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en discours d’expériences de lecture et construction identitaire : le cas des lectrices de chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation, Oct 2025, Maison de la Recherche, Université Paris 8-Vincennes, Campus de Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres jeunesse bi / plurilingue dans les années 1980-1990 : des initiatives éditoriales pionnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurilingues de la littérature jeunesse : perspectives internationales des retombées sur les pratiques enseignantes, les enfants et les élèves ainsi que les familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91ème congrès de l'Acfas, May 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Creathon d’écriture plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres qui parlent toutes les langues ... la littérature jeunesse bi/plurilingue dans la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jour du prof de français", Cycle de webinaires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Iran / Centre de langue française, Mar 2023, Téhéran (intervention online), Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les palimpsestes verbo-culturels : une forme brève en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short formes in the classroom Breaking down boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers - Projet Européen Short forms Beyond Borders, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse bi/plurilingues : pistes pour des démarches collaboratives favorisant l'accès aux textes (patrimoniaux) pour tous et toutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La littérature en UPE2A? Découvrir, comprendre, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de l'Académie de Créteil, Mar 2023, Créteil (94) (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et écrire entre les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carmel Léger : écrire des albums et romans jeunesse pour « rendre l’histoire et la culture acadienne plus accessibles à tous » … oui, mais dans quelle(s) langue(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise (sanitaire) : altérités, rapports aux français et expériences de francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de jeunesse bi/plurilingue : pour découvrir et/ou apprendre les langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "clics" de l'APLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Professeurs de Langues Vivantes (APLV), Nov 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux langues ou plus, au service d'un projet interculturel : les livres bi/plurilingues dans l'édition jeunesse dans les années 1980.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Europa - Le Mans Université - Afalac, Mar 2021, Le Mans (présence et distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le conte déborde… dans la marmite du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’épanchement du conte dans la littérature. Perspectives littéraires et didactiques”, ESPE d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroc / Canada : Regards de lectrices francophones sur les œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la rencontre interculturelle entre élèves de classe ordinaire et élèves allophones non scolarisés antérieurement au sein du système scolaire français (collège) : mise en place d’un atelier « Langues et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, Canada. Identités en mouvances. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2000 : Discours didactiques sur l'enseignement de la litterature. Une approche comparee FLE / FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interactions autour de textes littéraires francophones : des lectrices aux identités multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités plurielles en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguismes et école : entre vulnérabilité et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeu[x] Pays de la Loire, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et témoigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1980-2000 : Discours didactiques sur l’enseignement de la littérature. Une approche comparée FLE / FLM », Symposium « Enseignement des littératures nationales en Europe : enjeux d’une comparaison didactique et historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF (Actualité de la recherche en éducation et Formation) “À quelles questions cherchons-nous réponse ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts, séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guédat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : « Plurilinguismes et école : entre vulnérabilité et créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les texte littéraires francophones : à la rencontre de l’altérité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones et formation des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et enseigner les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pluri-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet Plur-L / IUFM de Nantes, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les fables à l’école (19e 21e) : un patrimoine européen ?”, HELiCE, TELEM, CRTF et EMA, IUFM d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie(s), francophone(s), littérature(s) francophone(s) : représentations d'enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et significations dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Codire, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de coopérants France / Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école primaire et l’enseignement du français en situations postcoloniales, expériences inaugurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jun 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cousine Bette et les scouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socioculturel en question, dixième colloque international de l’AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un imaginaire linguistique africain : des étudiants lisent Ahmadou Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires linguistiques dans les discours littéraires, politiques et médiatiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux III, Celfa, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’une langue étrangère et retour réflexif sur sa propre culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie, interculturel et enseignement / apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université MSH Paris Nors, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Québec-Acadie : Identités en mouvance, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Cursus Universitaire, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes, Littérature de jeunesse et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Langues modernes, 1, 2018, Revue Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Les Langues modernes, n°4, 2017, Revue : Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et survivre à l'epreuve des hommes et de la catastrophe. Représentation littéraire des migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contamina Sandra; Hermetet Anne-Rachel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-écrire. Formes littéraires et artistiques de l’inquiétude environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, Nouvelles Recherches sur l'imaginaire, 979-10-413-0347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, tissage et rencontres de soi(s) dans l'écriture multimodale et en réseau des chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godard Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers du sujet. Approches pluridisciplinaires des écritures de soi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sciences du langage, 978-2-37906-096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire écrire sans compter...L'univers des chroniques : une fenêtre ouverte sur les pratiques littéraciées de &amp;quot;jeunes de cité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie : entre pratiques scolaires et extrascolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction de l’extrait littéraire en classe de langue : regards croisés sur le FLE et l’ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'extrait et la fabrique de la littérature scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2019, 978-2-8076-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture et la lecture des « chroniques » publiées sur facebook : entre brièveté et longueur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves, Au croisement des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jeoffrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Connan-Pintado; Gilles Béhotéguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épanchement du conte dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2018, Modernités, 979-10-300-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Bishop; Brigitte Louichon; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables à l’école : un genre patrimonial européen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2017, Exploration, 978-3-0343-2921-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire &amp;quot;lieu emblématique&amp;quot; de l'interculturel&amp;quot; en classe de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kilanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et didactiques de la langue-culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bretegnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités étudiantes et enseignement / apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Argod-Dutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue française : de rencontres en partages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2010, 978-2-7535-1109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2021 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matylde Prédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Puginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2020 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - FRÈRES D’EXIL KOCHKA & TOM HAUGOMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2019 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - ET J’IRAI LOIN, BIEN LOIN CHRISTOPHE LÉON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire francophone, passeur de langues et de cultures. Interactions didactiques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01024380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia – jeunes chercheurs et jeunes chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la littérature de jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyblog – Focus sur l’émergence d’un genre littéraire numérique : les chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13pyd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5F27667"/>
+    <w:nsid w:val="7F0C37DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadja-maillard-de-la-corte-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6164-8132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221649247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lijebip.hypotheses.org/264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Touzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gu&#233;dat-Bittighoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Thibeault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kilanga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clavreul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argod-Dutard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal-Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Lohr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylde Pr&#233;dot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Puginier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadja-maillard-de-la-corte-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6164-8132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221649247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lijebip.hypotheses.org/264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gu&#233;dat-Bittighoffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kilanga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clavreul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argod-Dutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal-Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Lohr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylde Pr&#233;dot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Puginier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089508v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pyd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>