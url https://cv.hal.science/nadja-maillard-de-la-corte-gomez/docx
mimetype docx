--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadja Maillard-De La Corte Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadja-maillard-de-la-corte-gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6164-8132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221649247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maillard-De La Corte Gomez est Maîtresse de conférences à l’université d’Angers.Elle est membre du laboratoire Cirpall (Ea 7457), axe 3 &amp;quot;Pratiques langagières d'hier et d'aujourd'hui&amp;quot; - Langues en partage».  Elle est aussi membre associée du DILTEC (Didactique des Langues, des Textes et des Cultures, EA 2288), Université Paris 3 et du centre de recherches de l'Université Sainte-Anne, Nouvelle-Écosse, Canada (chaire Chaire de recherche du Canada en études acadiennes et francophones).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les pratiques de lecture et d'écriture en contexte plurilingue.Elle s'intéresse  à la réception littéraire & la didactique de la littérature en classe de langue (Langlade et Rouxel : 2004, Bemporad et Jeanneret : 2007). Elle a notamment participé  au réseau Helice qui regroupe des chercheurs internationaux travaillant sur les processus de scolarisation des objets littéraires et y travaille sur la place des textes littéraires dans l'enseignement / apprentissage du FLE/FLS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle se focalise aujourd'hui sur les albums  bi/plurilingues  et les approches plurielles de la littérature de jeunesse. Elle a notamment dressé une bibliographie des albums jeunesse biplurilingues en contexte francophone entre 1970 et 2000 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lijebip.hypotheses.org/264</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle mène  avec Violaine Bigot (Université Grenoble Alpes) une recherche sur les « chroniques », des récits écrits et lus sur différentes plateformes et réseaux sociaux par des dizaines de milliers de jeunes filles se catégorisant majoritairement comme issues des migrations postcoloniales (carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chro.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive constructions of space in the writing and reading of chronicles: between the multilingual city and the international Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les nouveaux cahiers de marge, 7, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langue dans les espaces discursifs numériques des chroniques : la diversité linguistique en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol. 23, n° 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, lieu de rencontre de l’altérité linguistique et culturelle : répertoire didactique et agir d’enseignants de français langue étrangère en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte universitaire à des étudiants non francophones en mobilité : quelle place pour les littératures francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« jkiff !! en plus moi osi chuis une Z ! » Construction de la connivence et reconnaissance de la différence dans le dialogue entre les chroniqueuses et leurs lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de différenciation langagière dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation sociale, spécial, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face la diversité des répertoires langagiers et culturels des élèves : représentations en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Kouame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.829 - 846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dites pas c’que j’dis, dites c’que j’écris… » Représentations et pratiques d’enseignants vis-à-visde la variation en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Variation stylistique et diversité des contextes de socialisation, 50, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel corpus de textes littéraires dans les formations de français langue étrangère à l'université ? Discours et pratiques d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, passeur culturel et interculturel ? Discours d'enseignants et pratiques de classe dans une université algérienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique : propositions pour la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz dans la littérature française (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois… Babel ? L’incipit des contes : au croisement des cultures et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Scientifique des doctorants du 3LAM « Ça a débuté comme ça » : les incipits dans la littérature narrative contemporaine depuis les années 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3L.AM, Oct 2025, Le Mans - Université du Maine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature jeunesse en classe de FLE : corpus et pratiques pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Lörincz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hupfel Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en discours d’expériences de lecture et construction identitaire : le cas des lectrices de chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation, Oct 2025, Maison de la Recherche, Université Paris 8-Vincennes, Campus de Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres jeunesse bi / plurilingue dans les années 1980-1990 : des initiatives éditoriales pionnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurilingues de la littérature jeunesse : perspectives internationales des retombées sur les pratiques enseignantes, les enfants et les élèves ainsi que les familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91ème congrès de l'Acfas, May 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Creathon d’écriture plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres qui parlent toutes les langues ... la littérature jeunesse bi/plurilingue dans la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jour du prof de français", Cycle de webinaires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Iran / Centre de langue française, Mar 2023, Téhéran (intervention online), Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les palimpsestes verbo-culturels : une forme brève en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short formes in the classroom Breaking down boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers - Projet Européen Short forms Beyond Borders, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse bi/plurilingues : pistes pour des démarches collaboratives favorisant l'accès aux textes (patrimoniaux) pour tous et toutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La littérature en UPE2A? Découvrir, comprendre, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de l'Académie de Créteil, Mar 2023, Créteil (94) (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et écrire entre les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carmel Léger : écrire des albums et romans jeunesse pour « rendre l’histoire et la culture acadienne plus accessibles à tous » … oui, mais dans quelle(s) langue(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise (sanitaire) : altérités, rapports aux français et expériences de francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de jeunesse bi/plurilingue : pour découvrir et/ou apprendre les langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "clics" de l'APLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Professeurs de Langues Vivantes (APLV), Nov 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux langues ou plus, au service d'un projet interculturel : les livres bi/plurilingues dans l'édition jeunesse dans les années 1980.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Europa - Le Mans Université - Afalac, Mar 2021, Le Mans (présence et distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le conte déborde… dans la marmite du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’épanchement du conte dans la littérature. Perspectives littéraires et didactiques”, ESPE d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroc / Canada : Regards de lectrices francophones sur les œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la rencontre interculturelle entre élèves de classe ordinaire et élèves allophones non scolarisés antérieurement au sein du système scolaire français (collège) : mise en place d’un atelier « Langues et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, Canada. Identités en mouvances. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2000 : Discours didactiques sur l'enseignement de la litterature. Une approche comparee FLE / FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interactions autour de textes littéraires francophones : des lectrices aux identités multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités plurielles en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguismes et école : entre vulnérabilité et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeu[x] Pays de la Loire, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et témoigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1980-2000 : Discours didactiques sur l’enseignement de la littérature. Une approche comparée FLE / FLM », Symposium « Enseignement des littératures nationales en Europe : enjeux d’une comparaison didactique et historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF (Actualité de la recherche en éducation et Formation) “À quelles questions cherchons-nous réponse ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts, séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guédat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : « Plurilinguismes et école : entre vulnérabilité et créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les texte littéraires francophones : à la rencontre de l’altérité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones et formation des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et enseigner les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pluri-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet Plur-L / IUFM de Nantes, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les fables à l’école (19e 21e) : un patrimoine européen ?”, HELiCE, TELEM, CRTF et EMA, IUFM d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie(s), francophone(s), littérature(s) francophone(s) : représentations d'enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et significations dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Codire, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de coopérants France / Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école primaire et l’enseignement du français en situations postcoloniales, expériences inaugurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jun 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cousine Bette et les scouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socioculturel en question, dixième colloque international de l’AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un imaginaire linguistique africain : des étudiants lisent Ahmadou Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires linguistiques dans les discours littéraires, politiques et médiatiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux III, Celfa, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’une langue étrangère et retour réflexif sur sa propre culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie, interculturel et enseignement / apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université MSH Paris Nors, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Québec-Acadie : Identités en mouvance, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Cursus Universitaire, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes, Littérature de jeunesse et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Langues modernes, 1, 2018, Revue Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Les Langues modernes, n°4, 2017, Revue : Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et survivre à l'epreuve des hommes et de la catastrophe. Représentation littéraire des migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contamina Sandra; Hermetet Anne-Rachel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-écrire. Formes littéraires et artistiques de l’inquiétude environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, Nouvelles Recherches sur l'imaginaire, 979-10-413-0347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, tissage et rencontres de soi(s) dans l'écriture multimodale et en réseau des chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godard Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers du sujet. Approches pluridisciplinaires des écritures de soi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sciences du langage, 978-2-37906-096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire écrire sans compter...L'univers des chroniques : une fenêtre ouverte sur les pratiques littéraciées de &amp;quot;jeunes de cité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie : entre pratiques scolaires et extrascolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction de l’extrait littéraire en classe de langue : regards croisés sur le FLE et l’ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'extrait et la fabrique de la littérature scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2019, 978-2-8076-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture et la lecture des « chroniques » publiées sur facebook : entre brièveté et longueur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves, Au croisement des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jeoffrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Connan-Pintado; Gilles Béhotéguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épanchement du conte dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2018, Modernités, 979-10-300-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Bishop; Brigitte Louichon; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables à l’école : un genre patrimonial européen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2017, Exploration, 978-3-0343-2921-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire &amp;quot;lieu emblématique&amp;quot; de l'interculturel&amp;quot; en classe de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kilanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et didactiques de la langue-culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bretegnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités étudiantes et enseignement / apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Argod-Dutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue française : de rencontres en partages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2010, 978-2-7535-1109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2021 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matylde Prédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Puginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2020 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - FRÈRES D’EXIL KOCHKA & TOM HAUGOMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2019 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - ET J’IRAI LOIN, BIEN LOIN CHRISTOPHE LÉON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire francophone, passeur de langues et de cultures. Interactions didactiques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01024380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia – jeunes chercheurs et jeunes chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la littérature de jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyblog – Focus sur l’émergence d’un genre littéraire numérique : les chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13pyd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadja Maillard-De La Corte Gomez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadja-maillard-de-la-corte-gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6164-8132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221649247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maillard-De La Corte Gomez est Maîtresse de conférences à l’université d’Angers.Elle est membre du laboratoire Cirpall (Ea 7457), axe 3 &amp;quot;Pratiques langagières d'hier et d'aujourd'hui&amp;quot; - Langues en partage».  Elle est aussi membre associée du DILTEC (Didactique des Langues, des Textes et des Cultures, EA 2288), Université Paris 3 et du centre de recherches de l'Université Sainte-Anne, Nouvelle-Écosse, Canada (chaire Chaire de recherche du Canada en études acadiennes et francophones).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les pratiques de lecture et d'écriture en contexte plurilingue.Elle s'intéresse  à la réception littéraire & la didactique de la littérature en classe de langue (Langlade et Rouxel : 2004, Bemporad et Jeanneret : 2007). Elle a notamment participé  au réseau Helice qui regroupe des chercheurs internationaux travaillant sur les processus de scolarisation des objets littéraires et y travaille sur la place des textes littéraires dans l'enseignement / apprentissage du FLE/FLS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle se focalise aujourd'hui sur les albums  bi/plurilingues  et les approches plurielles de la littérature de jeunesse. Elle a notamment dressé une bibliographie des albums jeunesse biplurilingues en contexte francophone entre 1970 et 2000 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lijebip.hypotheses.org/264</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle mène  avec Violaine Bigot (Université Grenoble Alpes) une recherche sur les « chroniques », des récits écrits et lus sur différentes plateformes et réseaux sociaux par des dizaines de milliers de jeunes filles se catégorisant majoritairement comme issues des migrations postcoloniales (carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chro.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive constructions of space in the writing and reading of chronicles: between the multilingual city and the international Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les nouveaux cahiers de marge, 7, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la Littérature de Jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard - de la Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publije</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63723/publije.202110164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langue dans les espaces discursifs numériques des chroniques : la diversité linguistique en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol. 23, n° 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, lieu de rencontre de l’altérité linguistique et culturelle : répertoire didactique et agir d’enseignants de français langue étrangère en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte universitaire à des étudiants non francophones en mobilité : quelle place pour les littératures francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« jkiff !! en plus moi osi chuis une Z ! » Construction de la connivence et reconnaissance de la différence dans le dialogue entre les chroniqueuses et leurs lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de différenciation langagière dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Processus de différenciation : des pratiques langagières à leur interprétation sociale, spécial, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face la diversité des répertoires langagiers et culturels des élèves : représentations en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Kouame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.829 - 846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dites pas c’que j’dis, dites c’que j’écris… » Représentations et pratiques d’enseignants vis-à-visde la variation en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Variation stylistique et diversité des contextes de socialisation, 50, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel corpus de textes littéraires dans les formations de français langue étrangère à l'université ? Discours et pratiques d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique : propositions pour la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire, passeur culturel et interculturel ? Discours d'enseignants et pratiques de classe dans une université algérienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz dans la littérature française (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature jeunesse en classe de FLE : corpus et pratiques pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois… Babel ? L’incipit des contes : au croisement des cultures et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Scientifique des doctorants du 3LAM « Ça a débuté comme ça » : les incipits dans la littérature narrative contemporaine depuis les années 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3L.AM, Oct 2025, Le Mans - Université du Maine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Lörincz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hupfel Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en discours d’expériences de lecture et construction identitaire : le cas des lectrices de chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation, Oct 2025, Maison de la Recherche, Université Paris 8-Vincennes, Campus de Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres jeunesse bi / plurilingue dans les années 1980-1990 : des initiatives éditoriales pionnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurilingues de la littérature jeunesse : perspectives internationales des retombées sur les pratiques enseignantes, les enfants et les élèves ainsi que les familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91ème congrès de l'Acfas, May 2024, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Creathon d’écriture plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres qui parlent toutes les langues ... la littérature jeunesse bi/plurilingue dans la classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le jour du prof de français", Cycle de webinaires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Iran / Centre de langue française, Mar 2023, Téhéran (intervention online), Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les palimpsestes verbo-culturels : une forme brève en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short formes in the classroom Breaking down boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers - Projet Européen Short forms Beyond Borders, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse bi/plurilingues : pistes pour des démarches collaboratives favorisant l'accès aux textes (patrimoniaux) pour tous et toutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La littérature en UPE2A? Découvrir, comprendre, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de l'Académie de Créteil, Mar 2023, Créteil (94) (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et écrire entre les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carmel Léger : écrire des albums et romans jeunesse pour « rendre l’histoire et la culture acadienne plus accessibles à tous » … oui, mais dans quelle(s) langue(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise (sanitaire) : altérités, rapports aux français et expériences de francophonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirpall, Université d'Angers, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de jeunesse bi/plurilingue : pour découvrir et/ou apprendre les langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "clics" de l'APLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Professeurs de Langues Vivantes (APLV), Nov 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux langues ou plus, au service d'un projet interculturel : les livres bi/plurilingues dans l'édition jeunesse dans les années 1980.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Europa - Le Mans Université - Afalac, Mar 2021, Le Mans (présence et distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la rencontre interculturelle entre élèves de classe ordinaire et élèves allophones non scolarisés antérieurement au sein du système scolaire français (collège) : mise en place d’un atelier « Langues et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, Canada. Identités en mouvances. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le conte déborde… dans la marmite du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’épanchement du conte dans la littérature. Perspectives littéraires et didactiques”, ESPE d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroc / Canada : Regards de lectrices francophones sur les œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2000 : Discours didactiques sur l'enseignement de la litterature. Une approche comparee FLE / FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interactions autour de textes littéraires francophones : des lectrices aux identités multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités plurielles en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguismes et école : entre vulnérabilité et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeu[x] Pays de la Loire, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et témoigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1980-2000 : Discours didactiques sur l’enseignement de la littérature. Une approche comparée FLE / FLM », Symposium « Enseignement des littératures nationales en Europe : enjeux d’une comparaison didactique et historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF (Actualité de la recherche en éducation et Formation) “À quelles questions cherchons-nous réponse ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de découverte des langues et des cultures associant collégiens d’upe2a et de classes ordinaires : enjeux, mises en œuvre, impacts, séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guédat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : « Plurilinguismes et école : entre vulnérabilité et créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones et formation des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et enseigner les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des œuvres littéraires écrites par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences des Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les texte littéraires francophones : à la rencontre de l’altérité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de jeunesse plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pluri-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet Plur-L / IUFM de Nantes, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les fables à l’école (19e 21e) : un patrimoine européen ?”, HELiCE, TELEM, CRTF et EMA, IUFM d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie(s), francophone(s), littérature(s) francophone(s) : représentations d'enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et significations dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Codire, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de coopérants France / Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école primaire et l’enseignement du français en situations postcoloniales, expériences inaugurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, Jun 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cousine Bette et les scouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socioculturel en question, dixième colloque international de l’AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un imaginaire linguistique africain : des étudiants lisent Ahmadou Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires linguistiques dans les discours littéraires, politiques et médiatiques en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux III, Celfa, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’une langue étrangère et retour réflexif sur sa propre culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie, interculturel et enseignement / apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université MSH Paris Nors, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Québec-Acadie : Identités en mouvance, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Cursus Universitaire, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes, Littérature de jeunesse et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : enjeux formatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Langues modernes, 1, 2018, Revue Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte littéraire et enseignement des langues : pratiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APLV-Les Langues modernes, n°4, 2017, Revue : Les Langues modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et survivre à l'epreuve des hommes et de la catastrophe. Représentation littéraire des migrants environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contamina Sandra; Hermetet Anne-Rachel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-écrire. Formes littéraires et artistiques de l’inquiétude environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, Nouvelles Recherches sur l'imaginaire, 979-10-413-0347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, tissage et rencontres de soi(s) dans l'écriture multimodale et en réseau des chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godard Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers du sujet. Approches pluridisciplinaires des écritures de soi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sciences du langage, 978-2-37906-096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire écrire sans compter...L'univers des chroniques : une fenêtre ouverte sur les pratiques littéraciées de &amp;quot;jeunes de cité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératie : entre pratiques scolaires et extrascolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction de l’extrait littéraire en classe de langue : regards croisés sur le FLE et l’ELE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'extrait et la fabrique de la littérature scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2019, 978-2-8076-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture et la lecture des « chroniques » publiées sur facebook : entre brièveté et longueur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes brèves, Au croisement des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jeoffrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Connan-Pintado; Gilles Béhotéguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épanchement du conte dans la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2018, Modernités, 979-10-300-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Bishop; Brigitte Louichon; Christophe Ronveaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables à l’école : un genre patrimonial européen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2017, Exploration, 978-3-0343-2921-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire &amp;quot;lieu emblématique&amp;quot; de l'interculturel&amp;quot; en classe de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kilanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et didactiques de la langue-culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bretegnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités étudiantes et enseignement / apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Argod-Dutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue française : de rencontres en partages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2010, 978-2-7535-1109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2021 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matylde Prédot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Puginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2020 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - FRÈRES D’EXIL KOCHKA & TOM HAUGOMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers pédagogiques du Prix UNICEF de Littérature de jeunesse 2019 (9-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa El Assal-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique du Prix UNICEF de Littérature de jeunesse 2018 (9-12 ans) - ET J’IRAI LOIN, BIEN LOIN CHRISTOPHE LÉON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte littéraire francophone, passeur de langues et de cultures. Interactions didactiques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Angers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01024380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia – jeunes chercheurs et jeunes chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la littérature de jeunesse dans la pluralité des langues : enjeux linguistiques, littéraires, éducatifs de la traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyblog – Focus sur l’émergence d’un genre littéraire numérique : les chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13pyd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0C37DF"/>
+    <w:nsid w:val="4BA8ECCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadja-maillard-de-la-corte-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6164-8132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221649247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lijebip.hypotheses.org/264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gu&#233;dat-Bittighoffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kilanga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clavreul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argod-Dutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal-Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Lohr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylde Pr&#233;dot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Puginier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089508v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pyd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadja-maillard-de-la-corte-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6164-8132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221649247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lijebip.hypotheses.org/264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05265147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard - de la Corte Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.202110164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Touzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gu&#233;dat-Bittighoffer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kilanga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clavreul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argod-Dutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa El Assal-Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Lohr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylde Pr&#233;dot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Puginier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089508v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13pyd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>