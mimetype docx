--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, labeling, and biological evaluation of P2Y 12 receptor radioligands for positron emission tomography imaging of neuroinflammation</w:t>
+                <w:t xml:space="preserve">Selective, Non-nucleotidic Radiotracer for P2Y 12 Receptors: Design, Synthesis, Characterization, and Imaging of Brain Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Pincemail</w:t>
+                <w:t xml:space="preserve">Haneen Al-Hroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Peyronneau</w:t>
+                <w:t xml:space="preserve">Hashem Ali M. Al Musawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denis</w:t>
+                <w:t xml:space="preserve">Aliaa Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Bensalah</w:t>
+                <w:t xml:space="preserve">Vigneshwaran Namasivayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (14), pp.2639-2656. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (11), pp.11279-11298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136822v1</w:t>
+                <w:t xml:space="preserve">hal-05424031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective, Non-nucleotidic Radiotracer for P2Y 12 Receptors: Design, Synthesis, Characterization, and Imaging of Brain Slices</w:t>
+                <w:t xml:space="preserve">Synthesis, labeling, and biological evaluation of P2Y 12 receptor radioligands for positron emission tomography imaging of neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haneen Al-Hroub</w:t>
+                <w:t xml:space="preserve">Eugénie Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hashem Ali M. Al Musawi</w:t>
+                <w:t xml:space="preserve">Marie-Anne Peyronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliaa Abdelrahman</w:t>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigneshwaran Namasivayam</w:t>
+                <w:t xml:space="preserve">Hayet Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (11), pp.11279-11298. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (14), pp.2639-2656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424031v1</w:t>
+                <w:t xml:space="preserve">hal-05136822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: advanced imaging techniques and imaging markers of synaptic density and brain connectivity in animal models of neurological diseases</w:t>
               </w:r>
@@ -874,325 +874,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pharmacokinetics of [$^{18}$F]UCB-H revisited in the healthy non-human primate brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bramoullé</w:t>
+                <w:t xml:space="preserve">TSPO imaging in animal models of brain diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansel Hillmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-021-00777-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.77-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-021-05379-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04470978v1</w:t>
+                <w:t xml:space="preserve">cea-04470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO imaging in animal models of brain diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ansel Hillmer</w:t>
+                <w:t xml:space="preserve">The pharmacokinetics of [$^{18}$F]UCB-H revisited in the healthy non-human primate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-021-00777-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-021-05379-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04470964v1</w:t>
+                <w:t xml:space="preserve">cea-04470978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal characterization of cognitive and motor deficits in an excitotoxic lesion model of striatal dysfunction in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Astrocytes Overexpress TSPO and Are Detected by TSPO Positron Emission Tomography Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pincemail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Peyronneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bensalah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Corbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Al-Hroub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ali M. Al Musawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Abdelrahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Namasivayam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Landau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.980368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04471486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-021-00777-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansel Hillmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05379-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecourtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Al-Hroub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ali M. Al Musawi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa Abdelrahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwaran Namasivayam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Corbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pincemail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Peyronneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bensalah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Landau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.980368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Rebelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02163-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04471486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bramoull&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-021-00777-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansel Hillmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05379-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02155538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecourtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04428124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Balbastre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19859034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00857944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Spinnewyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delahaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1487-12.2012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>