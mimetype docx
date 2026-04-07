--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -570,670 +570,2177 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-GUIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay - Île de France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay - Île de France. 2020, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273377v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+                <w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057818v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas G S Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOFL: Time Optimized Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1242,639 +2749,639 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBSeg 2025 - Simpósio Brasileiro de Cibersegurança</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Foz Do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automated Model and Hyperparameter Selection with Generative Pre-Trained Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jussara Almeida</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
+              <w:t xml:space="preserve">CloudNet 2024 - IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rio de janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680709v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vehicular cloud replace edge computing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosario Patanè</w:t>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automação de Seleção de Modelos e Hiperparâmetros por meio de Modelo Generativo para Detecção de Anomalias em Redes Veiculares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lila Boukhatem</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBRC 2024 - 42° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Niteroi, Universidade Federal Fluminense, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393593v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoMHS-GPT: Automated Model and Hyperparameter Selection with Generative Pre-Trained Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet 2024 - IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rio de janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">NetMob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739249v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoMHS-GPT: Automação de Seleção de Modelos e Hiperparâmetros por meio de Modelo Generativo para Detecção de Anomalias em Redes Veiculares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+                <w:t xml:space="preserve">Can vehicular cloud replace edge computing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Patanè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2024 - 42° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739233v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. de M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,164 +3400,164 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and Optimizing Extended-CAM Service Using Simple Stochastic Geometry Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2023 - 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/PEMWN58813.2023.10304925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2079,73 +3586,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2164,92 +3671,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of User Privacy and Mobility on Edge Offloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2281,92 +3788,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toronto, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2388,223 +3895,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Seifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Wireless Packets Anonymously Hurt You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2613,4494 +4120,4494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LCN 2021 (Doctoral-track - Promising ideas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Edmonton / Virtual, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating the Randomized Bluetooth MAC Addresses of a Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Increasing vehicles perception using cooperative relaying and priority-based beaconing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2021 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369628⟩</w:t>
+              <w:t xml:space="preserve">HPSR 2021 - IEEE 22nd International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045555v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing vehicles perception using cooperative relaying and priority-based beaconing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
+                <w:t xml:space="preserve">Associating the Randomized Bluetooth MAC Addresses of a Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jouans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPSR 2021 - IEEE 22nd International Conference on High Performance Switching and Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481799⟩</w:t>
+              <w:t xml:space="preserve">CCNC 2021 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, NV, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534746v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fog Services Provider Architecture for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.8-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of increased vehicles perception to cooperative communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaullah Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM MobiArch 2020 - 15th Workshop on Mobility in the Evolving Internet Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Londres / Virtual, United Kingdom. pp.16-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3411043.3412504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified and semantic data model for fog computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIIS 2020 - Global Information Infrastructure and Networking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis / Virtual, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Offloading of Multitasking Applications to Mobile Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWIM '19 - 22nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.307-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3345768.3355926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV-based Data Gathering using An Artificial Potential Fields Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2018-Fall - IEEE 88th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing Mobiles Energy Saving Through Tasks Optimal Offloading Placement in two-tier Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 21st ACM International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montreal, France. pp.137-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3242102.3242133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Environment Perception Approach for Vehicular Ad hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ingrachen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Berqia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2018 - Fall - 2018 IEEE 88th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the IEEE 802.11 EDCF scheme for broadcast traffic: Application for VANETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Gain of Directional Antennas in Linear VANETs using Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagdar † Oyunchimeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617895v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Gain of Directional Antennas in Linear VANETs using Stochastic Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimized Spatial CSMA for VANETs: A Comparative Study using a Simple Stochastic Model and Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shagdar † Oyunchimeg</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris France. pp.1-7</w:t>
+              <w:t xml:space="preserve">CCNC 2017. 8-11 january 2017. Las Vegas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617937v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Spatial CSMA for VANETs: A Comparative Study using a Simple Stochastic Model and Simulation Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Analysis of the IEEE 802.11 EDCF scheme for broadcast traffic: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2017. 8-11 january 2017. Las Vegas. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.252 - 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2017.7918156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379978v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning of Unmanned Aerial Vehicles With Terrestrial Wireless Network Tracking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Spatial Aloha and CSMA using Simple Stochastic Geometry Models for 1D and 2D Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless days 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461521⟩</w:t>
+              <w:t xml:space="preserve">ICT 2016 - 23rd International Conference on Telecommunications, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessalonique, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415634v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of spatial CSMA using a simple stochastic geometry model for 1D and 2D networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple Stochastic Geometry Model to test a simple adaptive CSMA Protocol: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2016 - 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379975v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple Stochastic Geometry Model to test a simple adaptive CSMA Protocol: Application for VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+                <w:t xml:space="preserve">Path Planning of Unmanned Aerial Vehicles With Terrestrial Wireless Network Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless days 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412607v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spatial Aloha and CSMA using Simple Stochastic Geometry Models for 1D and 2D Networks</w:t>
+                <w:t xml:space="preserve">Optimisation of spatial CSMA using a simple stochastic geometry model for 1D and 2D networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2016 - 23rd International Conference on Telecommunications, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500470⟩</w:t>
+              <w:t xml:space="preserve">IWCMC 2016 - 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.558 - 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368875v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sinks Deployment and Packet Scheduling for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized broadcast scheme for mobile ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2014 IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2594 - 2598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive MIMO Cooperative Communications for Wireless Sensor Networks: Throughput and Energy Efficiency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular Ad-hoc Networks: Point-to-Point, Emergency and Broadcast Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Blaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Nov 2012, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WD.2012.6402813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective WSN Deployment: Quality of Monitoring, Connectivity and Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2010 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined MAC and Physical resource allocation mechanism in IEEE 802.16e networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference, VTC 2010-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VETECS.2010.5493893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Field Approach to Ensure Connectivity and Differentiated Detection in WSN Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2009.5199345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient approach for differentiated wireless sensor network deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Bandwidth Partitionning for Mobile WiMax service provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bezalel Gavish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812925⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673840v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Deployment to Achieve Both Differentiated Detection and Connectivity in WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC Spring 2008 - IEEE Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.123 - 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VETECS.2008.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Partitionning for Mobile WiMax service provisioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A gradient approach for differentiated wireless sensor network deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezalel Gavish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812926⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300506v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu Search Approach for Differentiated Sensor Network Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC 2008 - Fifth IEEE Consumer Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Las Vegas, Nevada, United States. pp.163 - 167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ccnc08.2007.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov Decision Model for Optimal CAC in IEEE 802.16</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Déploiement Différencié des Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">GRES 2007 - 8ème Colloque Francophone de Gestion de Réseaux et de Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334792v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Underwater Sensor Network Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement Différencié des Réseaux de Capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">A Markov Decision Model for Optimal CAC in IEEE 802.16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRES 2007 - 8ème Colloque Francophone de Gestion de Réseaux et de Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.61-68</w:t>
+              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673933v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal call Admission Control for an IEEE802.16 Wireless Metropolitan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">WiMax bandwidth provisioning service to residential customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_11⟩</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Conference on Mobile and Wireless Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cork, Ireland. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWCN.2007.4668192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01334741v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMax bandwidth provisioning service to residential customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Optimal call Admission Control for an IEEE802.16 Wireless Metropolitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Conference on Mobile and Wireless Communications Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMWCN.2007.4668192⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Network Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.105-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306133v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de gestion de la bande passante pour les réseaux WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services, GRES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des mécanismes de robustesse de H.264/AVC sur un lien sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Benayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Sensor Network Deployment for Water Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First ACM International Workshop on UnderWater Networks, WUWNet 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Los Angeles, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Object Video Rate Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net-Con 2003 - IFIP 2nd International Conference on Network Control and Engineering for QoS, Security and Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Muscat, Oman. pp.191-202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-35703-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Technology as an efficient approach to control DiffServ networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMNS 2002 - 5th IFIP/IEEE International Conference on Management of Multimedia Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Santa Barbara, CA, United States. pp.170-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45812-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Networking System Evaluation : A Practical Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international workshop on Mobile Multimedia Communications - MOMUC'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Networking as an Efficient Approach to Deploy and Manage Multimedia Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HP-OVUA'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7110,1783 +8617,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288503v1</w:t>
-              </w:r>
-[...1505 lines deleted...]
-                <w:t xml:space="preserve">hal-04928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8904,90 +8904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular cloud computing: a cost-effective alternative to edge computing in 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Patanè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Araldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 268, pp.111365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9229,77 +9229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Drone-based Data Gathering Strategies for Ground Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9333,90 +9333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone Package Delivery: A Heuristic approach for UAVs path planning and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (9), pp.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9476,51 +9476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (5-6), pp.263-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9554,90 +9554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial potential field approach in WSN deployment: Cost, QoM, connectivity, and lifetime constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.84 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9683,90 +9683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile WiMAX Bandwidth Reservation Thresholds: A Heuristic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wireless Networks and Broadband Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.42-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9800,90 +9800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu Search WSN Deployment Method for Monitoring Geographically Irregular Distributed Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1625 - 1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9917,77 +9917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesh-Based Sensors Deployment Method For Water Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (8), pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10025,90 +10025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle architecture de contrôle de réseaux DiffServ basée sur la technologie réseau actif et les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Sergio Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (5-6), pp.565-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10167,77 +10167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Information System Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10275,90 +10275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Networking System Evaluation: a Pratical Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking and Information Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (3), pp.431-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10409,247 +10409,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK</w:t>
+                <w:t xml:space="preserve">MITIK-TRAJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815312v1</w:t>
+                <w:t xml:space="preserve">hal-04924988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-TRAJ</w:t>
+                <w:t xml:space="preserve">MITIK-LINK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924988v1</w:t>
+                <w:t xml:space="preserve">hal-04815312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS</w:t>
               </w:r>
@@ -10661,77 +10661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10762,51 +10762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,90 +11070,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFID and Sensor Networks: Architectures, Protocols,Security and Integrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auerbach Publications, CRC Press, Taylor &amp; Francis Group, pp.477 - 508, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11191,77 +11191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Bandwidth sharing for multi-layered video in multi-source environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Video Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kogan Page Science, pp.10, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11376,51 +11376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87C75546"/>
+    <w:nsid w:val="A635F94A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11607,51 +11607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>