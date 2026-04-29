--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -570,8044 +570,6956 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incertitude à la périphérie du réseau : réseaux de neurones bayésiens pour la prédiction des ressources computationnelles des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991581v1</w:t>
+                <w:t xml:space="preserve">hal-05601158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-GUIDE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Inférence distribuée et Vision Transformers: comment dompter les valeurs extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05394225v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2026 - 28èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Invisible Census: Decoding the Digital Population via Wi-Fi Discovery Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niruth Bogahawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Thilakarathna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suranga Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 -11th Francophone Meeting on Design Protocols, Performance Evaluation and Experimentation Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomisation des adresses MAC en BLE: Comportements d'annonce modernes et défis de comptage de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-04991691v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...65 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04818359v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04818079v1</w:t>
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04925002v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">TOFL: Time Optimized Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04818320v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBSeg 2025 - Simpósio Brasileiro de Cibersegurança</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Foz Do Iguaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-04991474v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetMob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can vehicular cloud replace edge computing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Patanè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-04991451v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boukhatem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automated Model and Hyperparameter Selection with Generative Pre-Trained Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CloudNet 2024 - IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rio de janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057818v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automação de Seleção de Modelos e Hiperparâmetros por meio de Modelo Generativo para Detecção de Anomalias em Redes Veiculares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">SBRC 2024 - 42° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Niteroi, Universidade Federal Fluminense, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273377v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265802v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Analyzing and Optimizing Extended-CAM Service Using Simple Stochastic Geometry Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEMWN 2023 - 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN58813.2023.10304925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288506v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057826v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOFL: Time Optimized Federated Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+                <w:t xml:space="preserve">Impact of User Privacy and Mobility on Edge Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBSeg 2025 - Simpósio Brasileiro de Cibersegurança</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470636v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoMHS-GPT: Automated Model and Hyperparameter Selection with Generative Pre-Trained Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet 2024 - IEEE International Conference on Cloud Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739249v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoMHS-GPT: Automação de Seleção de Modelos e Hiperparâmetros por meio de Modelo Generativo para Detecção de Anomalias em Redes Veiculares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2024 - 42° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739233v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680709v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vehicular cloud replace edge computing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosario Patanè</w:t>
+                <w:t xml:space="preserve">Public Wireless Packets Anonymously Hurt You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lila Boukhatem</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570889⟩</w:t>
+              <w:t xml:space="preserve">IEEE LCN 2021 (Doctoral-track - Promising ideas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Edmonton / Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393593v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
+                <w:t xml:space="preserve">Increasing vehicles perception using cooperative relaying and priority-based beaconing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPSR 2021 - IEEE 22nd International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568193v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and Optimizing Extended-CAM Service Using Simple Stochastic Geometry Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+                <w:t xml:space="preserve">Associating the Randomized Bluetooth MAC Addresses of a Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jouans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2023 - 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/PEMWN58813.2023.10304925⟩</w:t>
+              <w:t xml:space="preserve">CCNC 2021 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, NV, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393587v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Fog Services Provider Architecture for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.8-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171864v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">On the benefits of increased vehicles perception to cooperative communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
+              <w:t xml:space="preserve">ACM MobiArch 2020 - 15th Workshop on Mobility in the Evolving Internet Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Londres / Virtual, United Kingdom. pp.16-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411043.3412504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906579v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of User Privacy and Mobility on Edge Offloading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Esper</w:t>
+                <w:t xml:space="preserve">A unified and semantic data model for fog computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293816⟩</w:t>
+              <w:t xml:space="preserve">GIIS 2020 - Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis / Virtual, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393555v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Elastic Offloading of Multitasking Applications to Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
+              <w:t xml:space="preserve">MSWIM '19 - 22nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.307-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906600v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">UAV-based Data Gathering using An Artificial Potential Fields Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2018-Fall - IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533536v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Wireless Packets Anonymously Hurt You</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Maximizing Mobiles Energy Saving Through Tasks Optimal Offloading Placement in two-tier Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LCN 2021 (Doctoral-track - Promising ideas)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524956⟩</w:t>
+              <w:t xml:space="preserve">the 21st ACM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, France. pp.137-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242102.3242133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298339v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing vehicles perception using cooperative relaying and priority-based beaconing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
+                <w:t xml:space="preserve">A Collaborative Environment Perception Approach for Vehicular Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ingrachen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Berqia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPSR 2021 - IEEE 22nd International Conference on High Performance Switching and Routing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2018 - Fall - 2018 IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534746v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating the Randomized Bluetooth MAC Addresses of a Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Evaluating the Gain of Directional Antennas in Linear VANETs using Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagdar † Oyunchimeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2021 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045555v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Services Provider Architecture for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoan Le</w:t>
+                <w:t xml:space="preserve">Optimized Spatial CSMA for VANETs: A Comparative Study using a Simple Stochastic Model and Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCNC 2017. 8-11 january 2017. Las Vegas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045499v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of increased vehicles perception to cooperative communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
+                <w:t xml:space="preserve">Analysis of the IEEE 802.11 EDCF scheme for broadcast traffic: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MobiArch 2020 - 15th Workshop on Mobility in the Evolving Internet Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411043.3412504⟩</w:t>
+              <w:t xml:space="preserve">2017 Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.252 - 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2017.7918156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045508v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified and semantic data model for fog computing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Spatial Aloha and CSMA using Simple Stochastic Geometry Models for 1D and 2D Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2020 - Global Information Infrastructure and Networking Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248482⟩</w:t>
+              <w:t xml:space="preserve">ICT 2016 - 23rd International Conference on Telecommunications, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessalonique, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045495v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Offloading of Multitasking Applications to Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
+                <w:t xml:space="preserve">A simple Stochastic Geometry Model to test a simple adaptive CSMA Protocol: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWIM '19 - 22nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457437v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV-based Data Gathering using An Artificial Potential Fields Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
+                <w:t xml:space="preserve">Path Planning of Unmanned Aerial Vehicles With Terrestrial Wireless Network Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018-Fall - IEEE 88th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless days 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864590v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Mobiles Energy Saving Through Tasks Optimal Offloading Placement in two-tier Cloud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of spatial CSMA using a simple stochastic geometry model for 1D and 2D networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 21st ACM International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3242102.3242133⟩</w:t>
+              <w:t xml:space="preserve">IWCMC 2016 - 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.558 - 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555108v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Environment Perception Approach for Vehicular Ad hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadia Ingrachen</w:t>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Berqia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018 - Fall - 2018 IEEE 88th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864608v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Gain of Directional Antennas in Linear VANETs using Stochastic Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optimal Sinks Deployment and Packet Scheduling for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617937v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Spatial CSMA for VANETs: A Comparative Study using a Simple Stochastic Model and Simulation Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optimized broadcast scheme for mobile ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2017. 8-11 january 2017. Las Vegas. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2014 IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2594 - 2598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379978v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the IEEE 802.11 EDCF scheme for broadcast traffic: Application for VANETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Massive MIMO Cooperative Communications for Wireless Sensor Networks: Throughput and Energy Efficiency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617895v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spatial Aloha and CSMA using Simple Stochastic Geometry Models for 1D and 2D Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicular Ad-hoc Networks: Point-to-Point, Emergency and Broadcast Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Blaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2016 - 23rd International Conference on Telecommunications, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500470⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Nov 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368875v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple Stochastic Geometry Model to test a simple adaptive CSMA Protocol: Application for VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+                <w:t xml:space="preserve">Multi-Objective WSN Deployment: Quality of Monitoring, Connectivity and Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2010 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412607v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning of Unmanned Aerial Vehicles With Terrestrial Wireless Network Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+                <w:t xml:space="preserve">A combined MAC and Physical resource allocation mechanism in IEEE 802.16e networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless days 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461521⟩</w:t>
+              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference, VTC 2010-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2010.5493893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415634v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of spatial CSMA using a simple stochastic geometry model for 1D and 2D networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Field Approach to Ensure Connectivity and Differentiated Detection in WSN Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2016 - 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577118⟩</w:t>
+              <w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5199345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379975v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Bandwidth Partitionning for Mobile WiMax service provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410071v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sinks Deployment and Packet Scheduling for Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristic Deployment to Achieve Both Differentiated Detection and Connectivity in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Spring 2008 - IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.123 - 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092543v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized broadcast scheme for mobile ad hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amari</w:t>
+                <w:t xml:space="preserve">A gradient approach for differentiated wireless sensor network deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezalel Gavish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2014 IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952817⟩</w:t>
+              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092542v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive MIMO Cooperative Communications for Wireless Sensor Networks: Throughput and Energy Efficiency Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tabu Search Approach for Differentiated Sensor Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2008 - Fifth IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Las Vegas, Nevada, United States. pp.163 - 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccnc08.2007.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092541v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Ad-hoc Networks: Point-to-Point, Emergency and Broadcast Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+                <w:t xml:space="preserve">Déploiement Différencié des Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRES 2007 - 8ème Colloque Francophone de Gestion de Réseaux et de Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.61-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735184v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective WSN Deployment: Quality of Monitoring, Connectivity and Lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Differentiated Underwater Sensor Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2010 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502276⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673854v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined MAC and Physical resource allocation mechanism in IEEE 802.16e networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A Markov Decision Model for Optimal CAC in IEEE 802.16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference, VTC 2010-Spring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289247v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Field Approach to Ensure Connectivity and Differentiated Detection in WSN Deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Optimal call Admission Control for an IEEE802.16 Wireless Metropolitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5199345⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Network Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.105-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673845v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Partitionning for Mobile WiMax service provisioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">WiMax bandwidth provisioning service to residential customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812926⟩</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Conference on Mobile and Wireless Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cork, Ireland. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWCN.2007.4668192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300506v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Deployment to Achieve Both Differentiated Detection and Connectivity in WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Mécanismes de gestion de la bande passante pour les réseaux WiMAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2008 - IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services, GRES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673839v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient approach for differentiated wireless sensor network deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Performances des mécanismes de robustesse de H.264/AVC sur un lien sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Benayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bezalel Gavish</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673840v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tabu Search Approach for Differentiated Sensor Network Deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Underwater Sensor Network Deployment for Water Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2008 - Fifth IEEE Consumer Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First ACM International Workshop on UnderWater Networks, WUWNet 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Los Angeles, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673836v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement Différencié des Réseaux de Capteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Object Video Rate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRES 2007 - 8ème Colloque Francophone de Gestion de Réseaux et de Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Net-Con 2003 - IFIP 2nd International Conference on Network Control and Engineering for QoS, Security and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Muscat, Oman. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35703-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673933v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Underwater Sensor Network Deployment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Technology as an efficient approach to control DiffServ networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302456⟩</w:t>
+              <w:t xml:space="preserve">MMNS 2002 - 5th IFIP/IEEE International Conference on Management of Multimedia Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Santa Barbara, CA, United States. pp.170-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45812-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673834v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov Decision Model for Optimal CAC in IEEE 802.16</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Networking System Evaluation : A Practical Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">7th international workshop on Mobile Multimedia Communications - MOMUC'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334792v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMax bandwidth provisioning service to residential customers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+                <w:t xml:space="preserve">Active Networking as an Efficient Approach to Deploy and Manage Multimedia Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...421 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
-[...86 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HP-OVUA'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8617,441 +7529,1948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-GUIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay - Île de France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05288503v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay - Île de France. 2020, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular cloud computing: a cost-effective alternative to edge computing in 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Patanè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Araldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 268, pp.111365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleach: From WiFi probe-request signatures to MAC association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9070,1328 +9489,1328 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.103623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (5), pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Drone-based Data Gathering Strategies for Ground Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSNET.2022.121702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone Package Delivery: A Heuristic approach for UAVs path planning and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (9), pp.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/eai.31-8-2017.153048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WLAN Planning: Separate and Joint Optimization of Both Access Point Placement and Channel Assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (5-6), pp.263-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-014-0447-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial potential field approach in WSN deployment: Cost, QoM, connectivity, and lifetime constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.84 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile WiMAX Bandwidth Reservation Thresholds: A Heuristic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wireless Networks and Broadband Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.42-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/ijwnbt.2011040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu Search WSN Deployment Method for Monitoring Geographically Irregular Distributed Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1625 - 1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s90301625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesh-Based Sensors Deployment Method For Water Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (8), pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle architecture de contrôle de réseaux DiffServ basée sur la technologie réseau actif et les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Sergio Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Agoulmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (5-6), pp.565-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03179688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Information System Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Networking System Evaluation: a Pratical Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking and Information Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (3), pp.431-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10401,412 +10820,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-TRAJ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">MITIK-LINK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924988v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">MITIK-TRAJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815312v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10817,70 +11236,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,163 +11309,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Wireless Days 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Mnaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gerla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Wireless Days (WD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. IEEE, 2018, 978-1-5386-5632-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WD43074.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11056,259 +11475,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFID and Sensor Networks: Architectures, Protocols,Security and Integrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auerbach Publications, CRC Press, Taylor &amp; Francis Group, pp.477 - 508, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Bandwidth sharing for multi-layered video in multi-source environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Video Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kogan Page Science, pp.10, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11376,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A635F94A"/>
+    <w:nsid w:val="EB3F783E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11607,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>