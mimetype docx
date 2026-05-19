--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -156,7643 +156,7643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randomisation des adresses MAC en BLE: Comportements d'annonce modernes et défis de comptage de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisible Census: Decoding the Digital Population via Wi-Fi Discovery Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niruth Bogahawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Thilakarathna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suranga Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 -11th Francophone Meeting on Design Protocols, Performance Evaluation and Experimentation Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inférence distribuée et Vision Transformers: comment dompter les valeurs extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2026 - 28èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitude à la périphérie du réseau : réseaux de neurones bayésiens pour la prédiction des ressources computationnelles des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOFL: Time Optimized Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBSeg 2025 - Simpósio Brasileiro de Cibersegurança</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Foz Do Iguaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Split ViT Inference Through Sparsity-Driven Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC 2025 - Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Demo) MITIK Toolkit: A Privacy-Compliant Passive Collection of WiFi Probe Request Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGCOMM 2025 Posters and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2025, Coimbra Portugal, Portugal. pp.193-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744969.3748453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetMob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can vehicular cloud replace edge computing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Patanè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boukhatem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automated Model and Hyperparameter Selection with Generative Pre-Trained Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CloudNet 2024 - IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rio de janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739249v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AutoMHS-GPT: Automação de Seleção de Modelos e Hiperparâmetros por meio de Modelo Generativo para Detecção de Anomalias em Redes Veiculares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sammarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBRC 2024 - 42° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Niteroi, Universidade Federal Fluminense, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecte de traces WiFi publiques: de la protection de la vie privée à l'analyse de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. de M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing and Optimizing Extended-CAM Service Using Simple Stochastic Geometry Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEMWN 2023 - 12th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN58813.2023.10304925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing benchmarks for evaluating user-privacy vulnerability in WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC2023-Spring - The IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do WiFi Probe-Requests Reveal Your Trajectory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906579v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of User Privacy and Mobility on Edge Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of a Privacy-Preserving Frame Sniffer on a Raspberry Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSNet 2022 - 6th Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet56116.2022.9955615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associating the Randomized Bluetooth MAC Addresses of a Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jouans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCNC 2021 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Las Vegas, NV, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49032.2021.9369628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing vehicles perception using cooperative relaying and priority-based beaconing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPSR 2021 - IEEE 22nd International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Hierarchical Neural Network Offloading in IoT Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEMWN 2021 - 10th IFIP International Conference on Performance Evaluation and Modeling in Wireless and Wired Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ottawa / Virtual, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN53042.2021.9664700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Wireless Packets Anonymously Hurt You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE LCN 2021 (Doctoral-track - Promising ideas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Edmonton / Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298339v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fog Services Provider Architecture for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.8-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the benefits of increased vehicles perception to cooperative communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaullah Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM MobiArch 2020 - 15th Workshop on Mobility in the Evolving Internet Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Londres / Virtual, United Kingdom. pp.16-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411043.3412504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified and semantic data model for fog computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIIS 2020 - Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis / Virtual, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS50753.2020.9248482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic Offloading of Multitasking Applications to Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSWIM '19 - 22nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.307-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UAV-based Data Gathering using An Artificial Potential Fields Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC 2018-Fall - IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing Mobiles Energy Saving Through Tasks Optimal Offloading Placement in two-tier Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 21st ACM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, France. pp.137-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242102.3242133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Collaborative Environment Perception Approach for Vehicular Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ingrachen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Berqia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC 2018 - Fall - 2018 IEEE 88th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Gain of Directional Antennas in Linear VANETs using Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagdar † Oyunchimeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized Spatial CSMA for VANETs: A Comparative Study using a Simple Stochastic Model and Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCNC 2017. 8-11 january 2017. Las Vegas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the IEEE 802.11 EDCF scheme for broadcast traffic: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.252 - 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2017.7918156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Spatial Aloha and CSMA using Simple Stochastic Geometry Models for 1D and 2D Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICT 2016 - 23rd International Conference on Telecommunications, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessalonique, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple Stochastic Geometry Model to test a simple adaptive CSMA Protocol: Application for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path Planning of Unmanned Aerial Vehicles With Terrestrial Wireless Network Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless days 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of spatial CSMA using a simple stochastic geometry model for 1D and 2D networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouchaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWCMC 2016 - 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.558 - 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Sinks Deployment and Packet Scheduling for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized broadcast scheme for mobile ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC 2014 IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2594 - 2598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massive MIMO Cooperative Communications for Wireless Sensor Networks: Throughput and Energy Efficiency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehicular Ad-hoc Networks: Point-to-Point, Emergency and Broadcast Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Blaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Nov 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2012.6402813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Objective WSN Deployment: Quality of Monitoring, Connectivity and Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICC 2010 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined MAC and Physical resource allocation mechanism in IEEE 802.16e networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference, VTC 2010-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2010.5493893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential Field Approach to Ensure Connectivity and Differentiated Detection in WSN Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5199345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heuristic Deployment to Achieve Both Differentiated Detection and Connectivity in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTC Spring 2008 - IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.123 - 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A gradient approach for differentiated wireless sensor network deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezalel Gavish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandwidth Partitionning for Mobile WiMax service provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IFIP Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2008.4812926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tabu Search Approach for Differentiated Sensor Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCNC 2008 - Fifth IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Las Vegas, Nevada, United States. pp.163 - 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccnc08.2007.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de gestion de la bande passante pour les réseaux WiMAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services, GRES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Markov Decision Model for Optimal CAC in IEEE 802.16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement Différencié des Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRES 2007 - 8ème Colloque Francophone de Gestion de Réseaux et de Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie. pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated Underwater Sensor Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WiMax bandwidth provisioning service to residential customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP/IEEE International Conference on Mobile and Wireless Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cork, Ireland. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMWCN.2007.4668192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal call Admission Control for an IEEE802.16 Wireless Metropolitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Network Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.105-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances des mécanismes de robustesse de H.264/AVC sur un lien sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Benayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater Sensor Network Deployment for Water Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First ACM International Workshop on UnderWater Networks, WUWNet 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Los Angeles, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Object Video Rate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net-Con 2003 - IFIP 2nd International Conference on Network Control and Engineering for QoS, Security and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Muscat, Oman. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35703-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Technology as an efficient approach to control DiffServ networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMNS 2002 - 5th IFIP/IEEE International Conference on Management of Multimedia Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Santa Barbara, CA, United States. pp.170-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45812-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Networking as an Efficient Approach to Deploy and Manage Multimedia Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HP-OVUA'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Santorini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Networking System Evaluation : A Practical Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international workshop on Mobile Multimedia Communications - MOMUC'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGA: Definição e Implementação de Modelos com Aprendizado Generativo para Aplicações Inteligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Araújo Thomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus S. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sammarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BUBBLE-BLUE a multihop private network based on Bluetooth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical report: Impact of User Privacy and Mobility on Edge Offloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleber Vieira Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimBle: Generating privacy preserving real-world BLE traces with ground truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125920v1</w:t>
-              </w:r>
-[...6931 lines deleted...]
-                <w:t xml:space="preserve">hal-01573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cassiau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Bechkit</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7802,1504 +7802,1504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-GUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.3: Trace observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818359v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MITIK-LINK: MAC Address Association Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818079v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">MITIK-SENS: Privacy-Preserving WiFi Sniffer Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818320v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-TRAJ: WiFi Devices Trajectory Inference Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MITIK-MGMT: Data Collector Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Saclay, équipe Tribe. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991474v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP of project &amp;quot;Mobility and contact traces from non-intrusive passive measurements&amp;quot; (ANR Mitik)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Saclay - Île de France. 2020, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9309,1997 +9309,1997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular cloud computing: a cost-effective alternative to edge computing in 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Patanè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Araldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 268, pp.111365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleach: From WiFi probe-request signatures to MAC association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.103623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Online Drone-based Data Gathering Strategies for Ground Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Yasmine Tazibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2022.121702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637105v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Drone-based Data Gathering Strategies for Ground Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the Edge of the Deployment: A Survey on Multi-Access Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2022.121702⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (5), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3529758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538548v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone Package Delivery: A Heuristic approach for UAVs path planning and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (9), pp.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/eai.31-8-2017.153048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WLAN Planning: Separate and Joint Optimization of Both Access Point Placement and Channel Assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (5-6), pp.263-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-014-0447-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial potential field approach in WSN deployment: Cost, QoM, connectivity, and lifetime constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.84 - 105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile WiMAX Bandwidth Reservation Thresholds: A Heuristic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wireless Networks and Broadband Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.42-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/ijwnbt.2011040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tabu Search WSN Deployment Method for Monitoring Geographically Irregular Distributed Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1625 - 1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s90301625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesh-Based Sensors Deployment Method For Water Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (8), pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle architecture de contrôle de réseaux DiffServ basée sur la technologie réseau actif et les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Sergio Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Sergio Fonseca</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (5-6), pp.565-589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03179688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03179688⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Active Networking System Evaluation: a Pratical Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Agoulmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Information System Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3 (2)</w:t>
+              <w:t xml:space="preserve">Networking and Information Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (3), pp.431-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573166v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Networking System Evaluation: a Pratical Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking and Information Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3 (3), pp.431-448</w:t>
+              <w:t xml:space="preserve">Network Information System Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573172v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-LINK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Mishra</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-TRAJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-SENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIK-MGMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Molano Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11309,163 +11309,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Wireless Days 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+                <w:t xml:space="preserve">Adel Ben Mnaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Ben Mnaouer</w:t>
+                <w:t xml:space="preserve">Mario Gerla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Wireless Days (WD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. IEEE, 2018, 978-1-5386-5632-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WD43074.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11475,259 +11475,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFID and Sensor Networks: Architectures, Protocols,Security and Integrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auerbach Publications, CRC Press, Taylor &amp; Francis Group, pp.477 - 508, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Bandwidth sharing for multi-layered video in multi-source environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Video Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kogan Page Science, pp.10, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11795,51 +11795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB3F783E"/>
+    <w:nsid w:val="525A67E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12026,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadjib-achir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5449-948X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081482027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niruth Bogahawatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Thilakarathna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhaouadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molano Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744969.3748453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Patan&#232;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739249v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739233v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. de M. Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN58813.2023.10304925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906579v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Esper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Vieira Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet56116.2022.9955615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jouans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49032.2021.9369628" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaullah Faiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481799" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Seifeddine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN53042.2021.9664700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298339v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524956" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411043.3412504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS50753.2020.9248482" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Mazouzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355926" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Yasmine Tazibt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ingrachen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berqia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchaala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagdar &#8224; Oyunchimeg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01415634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bekhti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdennebi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461521" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952817" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Blaszczyszyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2012.6402813" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502276" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Khemiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493893" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezalel Gavish" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812925" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302456" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMWCN.2007.4668192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X9DVL5Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benayoune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35703-4_14" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45812-3_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002807v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111365" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103623" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2022.121702" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529758" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-8-2017.153048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Farsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0447-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZ8PJ1M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijwnbt.2011040105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90301625" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sergio Fonseca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03179688" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLSNPXR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Mishra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85f037400a73ca19c86a523c83a3749510401800;origin=https://gitlab.inria.fr/mitik/mac-association/mitik-link;visit=swh:1:snp:01f76925fb60afb68a8c629e909c8f35ea9f24a7;anchor=swh:1:rev:2baec93aa2de5672c1d8f0fe20858ec5671e8c9a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d4578637025061a343a06cfce4085a393a0568fb;origin=https://gitlab.inria.fr/mitik/trajectory-reconstruction/mitik-traj.git;visit=swh:1:snp:00079fa5ae09800163c3836820def3ed0edf7050;anchor=swh:1:rev:ad21e9c93f75fcb24ad78db887ce2fc3ce155c8a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0945e78570c0067796630288eaea607cc6a73ed6;origin=https://gitlab.inria.fr/mitik/anonymous-measurement/mitik-sens;visit=swh:1:snp:79eafaa02bfaa57cdb280ea3a2858b87b73ad9e3;anchor=swh:1:rev:b86ce23679f8ef48bd18151976484f4892874551" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04814847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:441cd4dee63532eefae5cbe53c2a61ebeb679c41;origin=https://gitlab.inria.fr/mitik/measurement-management/mitik-mgmt;visit=swh:1:snp:421a808692c793c49cdc180cab11e8b137a95fda;anchor=swh:1:rev:a27cc0d8732f272fe71959e960899e788a2008d4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Mnaouer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gerla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD43074.2018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>