--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -599,291 +599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04835853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Learning for Ranking Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Aribi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+                <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Loudni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anton Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a16050218⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130835v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Carbonnel</w:t>
+                <w:t xml:space="preserve">Boosting the Learning for Ranking Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Dries</w:t>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Katsirelos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a16050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Program Topoi via Hierarchical Agglomerative Clustering</w:t>
               </w:r>
@@ -986,51 +986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,64 +1129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), pp.341-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1363,151 +1363,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Code Automatique: Revisiter l'Inférence de Préconditions via l'Acquisition de Contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+                <w:t xml:space="preserve">Towards Trustworthy-AI-by-Design Methodology for Intelligent Radiology Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Brayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Malléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.81-82</w:t>
+              <w:t xml:space="preserve">Journée Santé et IA @PFIA_2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle - PFIA, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04473797v1</w:t>
+                <w:t xml:space="preserve">lirmm-04160772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active disjunctive constraint acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1539,400 +1552,387 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.512-520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/kr.2023/50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04258912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Trustworthy-AI-by-Design Methodology for Intelligent Radiology Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clech</w:t>
+                <w:t xml:space="preserve">Approche générique pour l'acquisition de contraintes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Malléa</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA @PFIA_2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle - PFIA, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04160772v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04473725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche générique pour l'acquisition de contraintes qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+                <w:t xml:space="preserve">Analyse de Code Automatique: Revisiter l'Inférence de Préconditions via l'Acquisition de Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.46-47</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04473725v1</w:t>
+                <w:t xml:space="preserve">lirmm-04473797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'apprentissage par optimisation multicritère pour le rangement de motifs en fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2022 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,196 +2068,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04258914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Itemset Mining with Multiple Minimum Supports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Constraint Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 - 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, DC, United States. pp.598-603, </w:t>
+              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtually, Canada. pp.3860-3867, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v35i5.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03520973v1</w:t>
+                <w:t xml:space="preserve">lirmm-03687351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constraint Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint Programming for Itemset Mining with Multiple Minimum Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtually, Canada. pp.3860-3867, </w:t>
+              <w:t xml:space="preserve">ICTAI 2021 - 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, DC, United States. pp.598-603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v35i5.16504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03687351v1</w:t>
+                <w:t xml:space="preserve">lirmm-03520973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RobTest: A CP Approach to Generate Maximal Test Trajectories for Industrial Robots</w:t>
               </w:r>
@@ -2371,131 +2371,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03687386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Association Rules</w:t>
+                <w:t xml:space="preserve">Constraint Programming for Mining Borders of Frequent Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2019 - 19th SIAM International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Calgary, AB, Canada. pp.127-135, </w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1064-1070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975673.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089719v1</w:t>
+                <w:t xml:space="preserve">lirmm-02310629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Testing of Single-Arm Robots Through Constraint-Based Generation of Continuous Trajectories</w:t>
               </w:r>
@@ -2592,460 +2592,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02089742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Mining Borders of Frequent Itemsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
+                <w:t xml:space="preserve">A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1064-1070, </w:t>
+              <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02310629v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+                <w:t xml:space="preserve">Deploying Smart Program Understanding on a Large Code Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.73-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AITest.2019.000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089746v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Smart Program Understanding on a Large Code Base</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+                <w:t xml:space="preserve">Constraint Programming for Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.73-80, </w:t>
+              <w:t xml:space="preserve">SDM 2019 - 19th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Calgary, AB, Canada. pp.127-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AITest.2019.000-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975673.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089733v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fault Localization Using Constraint Programming and Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 29th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.860-867, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3073,282 +3073,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03130609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Program Topoi Through Clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+                <w:t xml:space="preserve">User's Constraints in Itemset Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2018 - 24th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. pp.537-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01790874v1</w:t>
+                <w:t xml:space="preserve">lirmm-01896872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User's Constraints in Itemset Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
+                <w:t xml:space="preserve">Discovering Program Topoi Through Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2018 - 24th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01896872v1</w:t>
+                <w:t xml:space="preserve">lirmm-01790874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Bounded Query Generator for Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Ait Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ezzahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,90 +3421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Pattern : Une contrainte globale pour l’extraction de motifs fréquents fermés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
@@ -3527,1094 +3527,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition Using Recommendation Queries</w:t>
+                <w:t xml:space="preserve">Detecting Types of Variables for Generalization in Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.413-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374716v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Types of Variables for Generalization in Constraint Acquisition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Constraint for Closed Frequent Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2016 - 22nd International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.333-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01276187v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Constraint for Closed Frequent Pattern Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Constraint Aquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2016 - 22nd International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.698-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374719v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Constraint Aquisition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Constraint Acquisition Using Recommendation Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.698-704</w:t>
+              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.720-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374712v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01374716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an MDD-based representation of preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+                <w:t xml:space="preserve">Localisation de fautes à l’aide de la fouille de données sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPCR+ITWP@IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.34-34</w:t>
+              <w:t xml:space="preserve">COSI: Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276183v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de fautes à l’aide de la fouille de données sous contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maamar</w:t>
+                <w:t xml:space="preserve">Towards an MDD-based representation of preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSI: Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">CPCR+ITWP@IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276185v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de contraintes par requêtes de généralisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01229548v1</w:t>
+                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Katsirelos</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.099-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solve a Constraint Problem without Modeling It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Limasso, Cyprus. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01228368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Acquisition de contraintes par requêtes de généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,311 +4652,302 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
+                <w:t xml:space="preserve">lirmm-01229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based reachability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Denmat</w:t>
+                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinity workshop 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807856v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Katsirelos</w:t>
+                <w:t xml:space="preserve">Constraint-based reachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infinity workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.107.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation control in Parallel SAT Solving: a Multi-armed Bandit Approach</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int. Conf. on Principles and Practices of Constraint Programming (CP'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, St Andrews, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Int. Conf. on Tools with Artificial Intelligence (ICTAI'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5358,90 +5358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5537,103 +5537,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5831,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7749, INRIA. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6128,51 +6128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Acquisition Plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis C. Tsouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,77 +6238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AHP: A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,90 +6361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-CPminer: Fault localization using itemset mining under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-08-01-0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Menguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.16206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05283836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04835853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16050218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02088786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2828135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-015-0189-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679006.3685071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/50" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04160772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bray&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03520973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v35i5.16504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusica Marijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00-16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.000-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.107.4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733282v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Aribi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebbah Yahia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02146634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7a9ce192bddc133725784f4944a28a5c711bc46;origin=https://hal.archives-ouvertes.fr/lirmm-02146634;visit=swh:1:snp:e67e8259ec8e378f30bbf800b553924f0dc46117;anchor=swh:1:rev:4e21d259ca3a22b46050a60c3ef14d5e45d30694;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02149465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:41e22cc1f4f175b1435eb01238cff25f232468c6;origin=https://hal.archives-ouvertes.fr/lirmm-02149465;visit=swh:1:snp:99ffb54b9e9d64e9ebcec7d401081c8eb42a1237;anchor=swh:1:rev:9870e2f41abe0ea3333ca3a8e146d755f7ff4658;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-08-01-0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Menguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.16206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05283836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04835853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16050218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02088786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2828135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-015-0189-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679006.3685071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04160772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bray&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v35i5.16504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03520973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusica Marijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.000-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.107.4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733282v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Aribi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebbah Yahia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02146634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7a9ce192bddc133725784f4944a28a5c711bc46;origin=https://hal.archives-ouvertes.fr/lirmm-02146634;visit=swh:1:snp:e67e8259ec8e378f30bbf800b553924f0dc46117;anchor=swh:1:rev:4e21d259ca3a22b46050a60c3ef14d5e45d30694;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02149465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:41e22cc1f4f175b1435eb01238cff25f232468c6;origin=https://hal.archives-ouvertes.fr/lirmm-02149465;visit=swh:1:snp:99ffb54b9e9d64e9ebcec7d401081c8eb42a1237;anchor=swh:1:rev:9870e2f41abe0ea3333ca3a8e146d755f7ff4658;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>