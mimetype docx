--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -599,291 +599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04835853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the Learning for Ranking Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Carbonnel</w:t>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Dries</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
+                <w:t xml:space="preserve">hal-04130835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Learning for Ranking Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Aribi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+                <w:t xml:space="preserve">Anton Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+                <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Loudni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.218. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16050218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130835v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Program Topoi via Hierarchical Agglomerative Clustering</w:t>
               </w:r>
@@ -986,51 +986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,64 +1129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), pp.341-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1363,576 +1363,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Trustworthy-AI-by-Design Methodology for Intelligent Radiology Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clech</w:t>
+                <w:t xml:space="preserve">Analyse de Code Automatique: Revisiter l'Inférence de Préconditions via l'Acquisition de Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Malléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA @PFIA_2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle - PFIA, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04160772v1</w:t>
+                <w:t xml:space="preserve">lirmm-04473797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active disjunctive constraint acquisition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+                <w:t xml:space="preserve">Towards Trustworthy-AI-by-Design Methodology for Intelligent Radiology Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Brayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Malléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA @PFIA_2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle - PFIA, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04258912v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04160772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche générique pour l'acquisition de contraintes qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+                <w:t xml:space="preserve">Active disjunctive constraint acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.512-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2023/50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04473725v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04258912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Code Automatique: Revisiter l'Inférence de Préconditions via l'Acquisition de Contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+                <w:t xml:space="preserve">Approche générique pour l'acquisition de contraintes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2023 - 18es Journées Francophones de Programmation par Contraintes@PFIA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.81-82</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04473797v1</w:t>
+                <w:t xml:space="preserve">lirmm-04473725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'apprentissage par optimisation multicritère pour le rangement de motifs en fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2022 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,196 +2068,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04258914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constraint Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint Programming for Itemset Mining with Multiple Minimum Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtually, Canada. pp.3860-3867, </w:t>
+              <w:t xml:space="preserve">ICTAI 2021 - 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, DC, United States. pp.598-603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v35i5.16504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03687351v1</w:t>
+                <w:t xml:space="preserve">lirmm-03520973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Itemset Mining with Multiple Minimum Supports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Constraint Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021 - 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, DC, United States. pp.598-603, </w:t>
+              <w:t xml:space="preserve">AAAI 2021 - 35th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtually, Canada. pp.3860-3867, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v35i5.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03520973v1</w:t>
+                <w:t xml:space="preserve">lirmm-03687351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RobTest: A CP Approach to Generate Maximal Test Trajectories for Industrial Robots</w:t>
               </w:r>
@@ -2371,681 +2371,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03687386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Mining Borders of Frequent Itemsets</w:t>
+                <w:t xml:space="preserve">Constraint Programming for Association Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1064-1070, </w:t>
+              <w:t xml:space="preserve">SDM 2019 - 19th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Calgary, AB, Canada. pp.127-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975673.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02310629v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Testing of Single-Arm Robots Through Constraint-Based Generation of Continuous Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+                <w:t xml:space="preserve">Constraint Programming for Mining Borders of Frequent Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Bachir Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morten Mossige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00014⟩</w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1064-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089742v1</w:t>
+                <w:t xml:space="preserve">lirmm-02310629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+                <w:t xml:space="preserve">Stress Testing of Single-Arm Robots Through Constraint-Based Generation of Continuous Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maamar</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Mossige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Apr 2019, San francisco, United States. pp.121-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02089746v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02089742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Smart Program Understanding on a Large Code Base</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+                <w:t xml:space="preserve">A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.73-80, </w:t>
+              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AITest.2019.000-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AITest.2019.00-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089733v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Association Rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
+                <w:t xml:space="preserve">Deploying Smart Program Understanding on a Large Code Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2019 - 19th SIAM International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Calgary, AB, Canada. pp.127-135, </w:t>
+              <w:t xml:space="preserve">AITest 2019 - 1st IEEE International Conference on Artificial Intelligence Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, San Francisco, United States. pp.73-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975673.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AITest.2019.000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02089719v1</w:t>
+                <w:t xml:space="preserve">lirmm-02089733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fault Localization Using Constraint Programming and Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 29th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.860-867, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User's Constraints in Itemset Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Bounded Query Generator for Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Ait Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ezzahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,90 +3421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Pattern : Une contrainte globale pour l’extraction de motifs fréquents fermés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
@@ -3527,1427 +3527,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Types of Variables for Generalization in Constraint Acquisition</w:t>
+                <w:t xml:space="preserve">Constraint Acquisition Using Recommendation Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.720-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276187v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Constraint for Closed Frequent Pattern Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Types of Variables for Generalization in Constraint Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2016 - 22nd International Conference on Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_22⟩</w:t>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.413-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374719v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01276187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Constraint Aquisition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Constraint for Closed Frequent Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2016 - 22nd International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.333-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374712v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01374719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition Using Recommendation Queries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiple Constraint Aquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.720-726</w:t>
+              <w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.698-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374716v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de fautes à l’aide de la fouille de données sous contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maamar</w:t>
+                <w:t xml:space="preserve">Towards an MDD-based representation of preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSI: Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">CPCR+ITWP@IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276185v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an MDD-based representation of preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+                <w:t xml:space="preserve">Localisation de fautes à l’aide de la fouille de données sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPCR+ITWP@IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.34-34</w:t>
+              <w:t xml:space="preserve">COSI: Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276183v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Acquisition de contraintes par requêtes de généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Katsirelos</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
+                <w:t xml:space="preserve">lirmm-01229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solve a Constraint Problem without Modeling It</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.12⟩</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.099-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01228368v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de contraintes par requêtes de généralisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solve a Constraint Problem without Modeling It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limasso, Cyprus. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01229548v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01228368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Katsirelos</w:t>
+                <w:t xml:space="preserve">Constraint-based reachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infinity workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.107.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
+                <w:t xml:space="preserve">hal-00807856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based reachability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Denmat</w:t>
+                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinity workshop 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.107.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00807856v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation control in Parallel SAT Solving: a Multi-armed Bandit Approach</w:t>
               </w:r>
@@ -5035,217 +5035,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Testing Constraint Programs</w:t>
+                <w:t xml:space="preserve">Fault Localization in Constraint Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf. on Principles and Practices of Constraint Programming (CP'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, St Andrews, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">22th Int. Conf. on Tools with Artificial Intelligence (ICTAI'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699237v1</w:t>
+                <w:t xml:space="preserve">hal-00699235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Localization in Constraint Programs</w:t>
+                <w:t xml:space="preserve">On Testing Constraint Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Int. Conf. on Tools with Artificial Intelligence (ICTAI'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Arras, France</w:t>
+              <w:t xml:space="preserve">16th Int. Conf. on Principles and Practices of Constraint Programming (CP'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, St Andrews, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699235v1</w:t>
+                <w:t xml:space="preserve">hal-00699237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Théorie du Test des programmes à contraintes</w:t>
               </w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5358,90 +5358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5537,103 +5537,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5831,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7749, INRIA. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6128,51 +6128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Acquisition Plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis C. Tsouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,77 +6238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AHP: A Multiple Fault Localization Approach based on Multicriteria Analytical Hierarchy Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,90 +6361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-CPminer: Fault localization using itemset mining under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-08-01-0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Menguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.16206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05283836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04835853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16050218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02088786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2828135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-015-0189-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679006.3685071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04160772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bray&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v35i5.16504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03520973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusica Marijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mossige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.000-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.107.4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733282v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Aribi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebbah Yahia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02146634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7a9ce192bddc133725784f4944a28a5c711bc46;origin=https://hal.archives-ouvertes.fr/lirmm-02146634;visit=swh:1:snp:e67e8259ec8e378f30bbf800b553924f0dc46117;anchor=swh:1:rev:4e21d259ca3a22b46050a60c3ef14d5e45d30694;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02149465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:41e22cc1f4f175b1435eb01238cff25f232468c6;origin=https://hal.archives-ouvertes.fr/lirmm-02149465;visit=swh:1:snp:99ffb54b9e9d64e9ebcec7d401081c8eb42a1237;anchor=swh:1:rev:9870e2f41abe0ea3333ca3a8e146d755f7ff4658;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/12-08-01-0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Menguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.16206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05283836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04835853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16050218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02088786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2828135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-015-0189-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679006.3685071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04160772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bray&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04473725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04258914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03520973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v35i5.16504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03687386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusica Marijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mossige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.00-16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AITest.2019.000-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.107.4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733282v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Aribi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebbah Yahia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02146634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7a9ce192bddc133725784f4944a28a5c711bc46;origin=https://hal.archives-ouvertes.fr/lirmm-02146634;visit=swh:1:snp:e67e8259ec8e378f30bbf800b553924f0dc46117;anchor=swh:1:rev:4e21d259ca3a22b46050a60c3ef14d5e45d30694;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02149465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:41e22cc1f4f175b1435eb01238cff25f232468c6;origin=https://hal.archives-ouvertes.fr/lirmm-02149465;visit=swh:1:snp:99ffb54b9e9d64e9ebcec7d401081c8eb42a1237;anchor=swh:1:rev:9870e2f41abe0ea3333ca3a8e146d755f7ff4658;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f4b0830559d041d4ad561d6a01615c4aa9b34f2;origin=https://hal.archives-ouvertes.fr/lirmm-02148304;visit=swh:1:snp:49dec3fd34c903ae2cf6879176e33994092442a2;anchor=swh:1:rev:2370a16d3052c21d41fe81acc604c800f3be8bb1;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>